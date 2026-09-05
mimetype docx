--- v0 (2025-10-07)
+++ v1 (2026-09-05)
@@ -1,1044 +1,2505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="387"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9076"/>
+        <w:gridCol w:w="9938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002739F" w:rsidRPr="00313FBB" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="00C91519">
+      <w:tr w:rsidR="0002739F" w:rsidRPr="00313FBB" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="008E6AAE">
         <w:trPr>
-          <w:trHeight w:val="1361"/>
+          <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:tcW w:w="9938" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="767171" w:themeColor="background2" w:themeShade="80"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D8D7D6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="311AA48A" w14:textId="0B5437A0" w:rsidR="00967748" w:rsidRPr="00324DBA" w:rsidRDefault="0068464A" w:rsidP="006D3C55">
+          <w:p w14:paraId="05F63E6C" w14:textId="700421A0" w:rsidR="00A6191A" w:rsidRPr="00FE6446" w:rsidRDefault="00DA636F" w:rsidP="00297AF5">
             <w:pPr>
-              <w:pStyle w:val="a6"/>
-[...13 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Title3"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:ind w:left="34"/>
+              <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69173353" wp14:editId="73091645">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>34290</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>209550</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1054100" cy="800100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="630160092" name="Picture 11"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1054100" cy="800100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00721501" w:rsidRPr="00FE6446">
               <w:rPr>
-                <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-6"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38E6A801" wp14:editId="33DE9B3A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F673D83" wp14:editId="00243630">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-66675</wp:posOffset>
+                    <wp:posOffset>5457825</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>198120</wp:posOffset>
+                    <wp:posOffset>19050</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1234440" cy="932180"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:extent cx="777600" cy="1044000"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1" name="Picture 1"/>
+                  <wp:docPr id="296" name="Picture 296" descr="J:\Untitled-2.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="REA Relogo Color.png"/>
-                          <pic:cNvPicPr preferRelativeResize="0"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="J:\Untitled-2.jpg"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="777600" cy="1044000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00813E9C">
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00793820">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00793820" w:rsidRPr="00793820">
+              <w:t>Transactions on Data Science with Applications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187DBB91" w14:textId="761E1125" w:rsidR="00813E9C" w:rsidRPr="00A815B8" w:rsidRDefault="000F04EB" w:rsidP="000F04EB">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2945"/>
+                <w:tab w:val="center" w:pos="4805"/>
+                <w:tab w:val="right" w:pos="8397"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="240" w:afterAutospacing="0"/>
+              <w:ind w:left="-111" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                <w:b w:val="0"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="004D0897">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="004D0897" w:rsidRPr="004D0897">
+                <w:rPr>
+                  <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>www.tdsa.reapress.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype" w:cs="Adobe Devanagari"/>
+                <w:b w:val="0"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689D471C" w14:textId="52658AD2" w:rsidR="00CF12E9" w:rsidRPr="00794695" w:rsidRDefault="00CF12E9" w:rsidP="00297AF5">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="598"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E71F5" w:rsidRPr="00313FBB" w14:paraId="380CC513" w14:textId="77777777" w:rsidTr="00161E71">
+        <w:trPr>
+          <w:trHeight w:val="1231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E1EA0D4" w14:textId="2BC33166" w:rsidR="00B948C8" w:rsidRPr="008A4779" w:rsidRDefault="006D54E4" w:rsidP="008E6AAE">
+            <w:pPr>
+              <w:pStyle w:val="ARTICLETITLE0"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="34"/>
+                <w:szCs w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Paper Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="216A7235" w14:textId="04BEF834" w:rsidR="008D02FF" w:rsidRPr="008D02FF" w:rsidRDefault="004B3BBF" w:rsidP="008D02FF">
+      <w:pPr>
+        <w:pStyle w:val="abstractt0"/>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="567" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00235E29">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="230"/>
+        <w:tblOverlap w:val="never"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9917"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008D02FF" w:rsidRPr="00313FBB" w14:paraId="63755C4A" w14:textId="77777777" w:rsidTr="00A612B9">
+        <w:trPr>
+          <w:trHeight w:val="1137"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31853E79" w14:textId="77777777" w:rsidR="008D02FF" w:rsidRPr="006927DD" w:rsidRDefault="008D02FF" w:rsidP="008D02FF">
+            <w:pPr>
+              <w:pStyle w:val="Author"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>FirstName, LastName</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28625EE6" wp14:editId="60DF5320">
+                  <wp:extent cx="167640" cy="167640"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:docPr id="7" name="Picture 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="7" name="orcid.jpg"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1234440" cy="932180"/>
+                            <a:ext cx="167640" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00967748" w:rsidRPr="00967748">
+            <w:r w:rsidRPr="006927DD">
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...2 lines deleted...]
-                <w:lang w:bidi="fa-IR"/>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> , </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD7116">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB269B">
+            <w:r w:rsidRPr="00DD7116">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>FirstName, LastName</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBA6BD7" w14:textId="77777777" w:rsidR="008D02FF" w:rsidRPr="00FD7BEF" w:rsidRDefault="008D02FF" w:rsidP="008D02FF">
+            <w:pPr>
+              <w:pStyle w:val="Author"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cs="XB Kayhan"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DC806AD" w14:textId="77777777" w:rsidR="008D02FF" w:rsidRPr="006927DD" w:rsidRDefault="008D02FF" w:rsidP="008D02FF">
+            <w:pPr>
+              <w:pStyle w:val="Affiliation"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Affiliation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Email Address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006927DD">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6950FFE1" w14:textId="167F6086" w:rsidR="008D02FF" w:rsidRPr="00A612B9" w:rsidRDefault="008D02FF" w:rsidP="00A612B9">
+            <w:pPr>
+              <w:pStyle w:val="Affiliation"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006927DD">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD7116">
+              <w:t>Affiliation; Email Address;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E86428">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:noProof/>
-                <w:spacing w:val="-6"/>
+                <w:color w:val="auto"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00445212">
-[...108 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="216A7235" w14:textId="69DEA015" w:rsidR="008D02FF" w:rsidRPr="008D02FF" w:rsidRDefault="008D02FF" w:rsidP="00E935C7">
+    <w:p w14:paraId="091F69E0" w14:textId="77777777" w:rsidR="008D02FF" w:rsidRDefault="008D02FF" w:rsidP="00E93876">
       <w:pPr>
         <w:pStyle w:val="abstractt0"/>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="567" w:firstLine="0"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="426" w:right="567" w:firstLine="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:color w:val="056376"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34A34273" w14:textId="3E81E186" w:rsidR="00732C33" w:rsidRPr="00FE393F" w:rsidRDefault="00732C33" w:rsidP="0077346F">
+    <w:p w14:paraId="5E7ACD23" w14:textId="5BE82FDE" w:rsidR="006D54E4" w:rsidRPr="00BF705C" w:rsidRDefault="006D54E4" w:rsidP="006D54E4">
+      <w:pPr>
+        <w:pStyle w:val="abstractt0"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="426" w:right="567" w:firstLine="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="056376"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A34273" w14:textId="092AF4A5" w:rsidR="00732C33" w:rsidRPr="00732C33" w:rsidRDefault="00732C33" w:rsidP="006F7F0D">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
-        <w:bidi/>
-        <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:rtl/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">[Article title]: </w:t>
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612BFAE8" w14:textId="77777777" w:rsidR="00427F5A" w:rsidRDefault="00427F5A" w:rsidP="00427F5A">
+    <w:p w14:paraId="33AFDD10" w14:textId="77777777" w:rsidR="00514517" w:rsidRDefault="00514517" w:rsidP="00FC1F0A">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F457B5B" w14:textId="77777777" w:rsidR="00427F5A" w:rsidRDefault="00427F5A" w:rsidP="00427F5A">
+    <w:p w14:paraId="7CC070AC" w14:textId="21C06307" w:rsidR="00514517" w:rsidRDefault="00514517" w:rsidP="00FC1F0A">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC3F5B0" w14:textId="579A5389" w:rsidR="00426704" w:rsidRDefault="00427F5A" w:rsidP="00427F5A">
+    <w:p w14:paraId="7DAF69B8" w14:textId="77777777" w:rsidR="00514517" w:rsidRDefault="00514517" w:rsidP="00FC1F0A">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00426704" w:rsidSect="009415B1">
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00514517" w:rsidSect="0083307C">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
-      <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="993" w:right="567" w:bottom="567" w:left="567" w:header="0" w:footer="170" w:gutter="0"/>
+      <w:pgNumType w:start="96"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A9DF96A" w14:textId="77777777" w:rsidR="009C5FA9" w:rsidRPr="00FE73CA" w:rsidRDefault="009C5FA9" w:rsidP="00FA44F9">
+    <w:p w14:paraId="4E38BDC5" w14:textId="77777777" w:rsidR="007B764D" w:rsidRPr="00FE73CA" w:rsidRDefault="007B764D" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56F6AD80" w14:textId="77777777" w:rsidR="009C5FA9" w:rsidRPr="00FE73CA" w:rsidRDefault="009C5FA9" w:rsidP="00FA44F9">
+    <w:p w14:paraId="177EEF20" w14:textId="77777777" w:rsidR="007B764D" w:rsidRPr="00FE73CA" w:rsidRDefault="007B764D" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
-    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
-    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02000503000000020002"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Burlak">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
+    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
+    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
-    <w:altName w:val="Kokila"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
-    <w:altName w:val="Georgia"/>
+    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...156 lines deleted...]
-  </w:sdt>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA7EA88" w14:textId="77777777" w:rsidR="00292E3F" w:rsidRDefault="00292E3F" w:rsidP="0023166D">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:ind w:left="993" w:right="427"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25956BBD" w14:textId="77777777" w:rsidR="009C5FA9" w:rsidRPr="00FE73CA" w:rsidRDefault="009C5FA9" w:rsidP="00FA44F9">
+    <w:p w14:paraId="4175E456" w14:textId="77777777" w:rsidR="007B764D" w:rsidRPr="00FE73CA" w:rsidRDefault="007B764D" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C3DA710" w14:textId="77777777" w:rsidR="009C5FA9" w:rsidRPr="00FE73CA" w:rsidRDefault="009C5FA9" w:rsidP="00FA44F9">
+    <w:p w14:paraId="4D7045ED" w14:textId="77777777" w:rsidR="007B764D" w:rsidRPr="00FE73CA" w:rsidRDefault="007B764D" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A1C389B" w14:textId="77777777" w:rsidR="009C5FA9" w:rsidRPr="00FE73CA" w:rsidRDefault="009C5FA9" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="542F044A" w14:textId="77777777" w:rsidR="007B764D" w:rsidRPr="00FE73CA" w:rsidRDefault="007B764D" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...13 lines deleted...]
-        <w:szCs w:val="16"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C8FF331" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="005C2066">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00FE6446">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251794432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797167B4" wp14:editId="0EA45A7B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>6260563</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>641838</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="926514" cy="825727"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="232" name="Picture 232"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="15" name="JARIE Logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="928064" cy="827108"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="00FF649C" w:rsidRPr="004A5A5D">
-[...7 lines deleted...]
-      <w:t>Paper Title</w:t>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251793408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="522FDE59" wp14:editId="1171E8FB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6360160</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>1395730</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="575945" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="575945" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:prstClr val="black"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="783FD62D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="522FDE59" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:500.8pt;margin-top:109.9pt;width:45.35pt;height:0;z-index:251793408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk40MpjgIAAKwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVxbWhhVr6gDMU1C&#10;gAYTz2kuoRFJnCVp77pfj5O7Ky3jhWkvd7H92bG/2J6dN0aTjfBBgS3p8GhAibAcKmWfSvrr4erL&#10;V0pCZLZiGqwo6VYEej7//GlWu6kYwQp0JTzBIDZMa1fSVYxuWhSBr4Rh4QicsGiU4A2LKPqnovKs&#10;xuhGF6PB4KSowVfOAxchoPayNdJ5ji+l4PFWyiAi0SXF3GL++vxdpm8xn7Hpk2dupXiXBvuHLAxT&#10;Fi/dhbpkkZG1V3+FMop7CCDjEQdTgJSKi1wDVjMcvKnmfsWcyLUgOcHtaAr/Lyy/2dx5oqqSHlNi&#10;mcEnehBNJN+gIceJndqFKYLuHcJig2p85V4fUJmKbqQ36Y/lELQjz9sdtykYR+XkdHI2nlDCe1Px&#10;6ud8iN8FGJIOJfX4aplMtrkOEXNAaA9J1wTQqrpSWmchdYq40J5sGL6xjjk79DhAaUvqkp4cTwY5&#10;8IEthd75LzXjz6m+wwgoaZuuE7mnurQSNy0H+RS3WiSMtj+FRE4zFe/kyDgXdpdnRieUxIo+4tjh&#10;X7P6iHNbB3rkm8HGnbNRFnzL0iG11XNPrWzxSNJe3ekYm2XT9cwSqi22jId25ILjVwqJvmYh3jGP&#10;M4Zdgnsj3uJHasDXge5EyQr8n/f0CY+tj1ZKapzZkobfa+YFJfqHxaE4G47HacizMJ6cjlDw+5bl&#10;vsWuzQVgywxxQzmejwkfda+VHswjrpdFuhVNzHK8u6SxP17EdpPgeuJiscggHGvH4rW9dzyFTvSm&#10;BntoHpl3XYNHHIob6KebTd/0eYtNnhYW6whS5SFIBLesdsTjSsh92q2vtHP25Yx6XbLzFwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFkSv+HdAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonSBVSYhTASpcONEizm68tS1iO4rdNPw9WwkJjjP7NDvTbhY/sBmn5GKQUKwEMAx91C4Y&#10;CR/7l7sKWMoqaDXEgBK+McGmu75qVaPjObzjvMuGUUhIjZJgcx4bzlNv0au0iiMGuh3j5FUmORmu&#10;J3WmcD/wUog198oF+mDViM8W+6/dyUvYPpna9JWa7LbSzs3L5/HNvEp5e7M8PgDLuOQ/GC71qTp0&#10;1OkQT0EnNpAWolgTK6EsahpxQURd3gM7/Fq8a/n/Fd0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACTjQymOAgAArAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAFkSv+HdAAAADQEAAA8AAAAAAAAAAAAAAAAA6AQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="783FD62D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="0085135A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251791360" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5A03A732" wp14:editId="593203FA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:posOffset>-762000</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>810260</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1181735" cy="339725"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Rectangle 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1181735" cy="339725"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="14402351" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="006155BA" w:rsidRDefault="0040791E" w:rsidP="00E92C8C">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:bidi w:val="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C94F7D" w:rsidRPr="00C94F7D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>98</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="5A03A732" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-60pt;margin-top:63.8pt;width:93.05pt;height:26.75pt;z-index:251791360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnIS1ztQIAALkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8PctL3TaJlk6jaRDS&#10;gInBD3ATp7FI7GC7TQfiv3N22q7dhIQAf7B8vvPdPXeP7/pm37Vox5TmUmQ4vAowYqKUFRebDH/5&#10;XHgxRtpQUdFWCpbhR6bxzeL1q+uhT1kkG9lWTCFwInQ69BlujOlT39dlwzqqr2TPBChrqTpqQFQb&#10;v1J0AO9d60dBMPMHqapeyZJpDbf5qMQL57+uWWk+1rVmBrUZhtyM25Xb13b3F9c03SjaN7w8pEH/&#10;IouOcgFBT65yaijaKv7CVcdLJbWszVUpO1/WNS+ZwwBowuAZmoeG9sxhgeLo/lQm/f/clh929wrx&#10;KsMEI0E7aNEnKBoVm5YhYssz9DoFq4f+XlmAur+T5VeNhFw2YMVulZJDw2gFSYXW3r94YAUNT9F6&#10;eC8r8E63RrpK7WvVWYdQA7R3DXk8NYTtDSrhMgzjcD6ZYlSCbjJJ5tHUhaDp8XWvtHnLZIfsIcMK&#10;cnfe6e5OG5sNTY8mNpiQBW9b1/RWXFyA4XgDseGp1dksXA9/JEGyilcx8Ug0W3kkyHPvtlgSb1aE&#10;82k+yZfLPPxp44YkbXhVMWHDHPkUkj/r14HZIxNOjNKy5ZV1Z1PSarNetgrtKPC5cOtQkDMz/zIN&#10;VwTA8gxSGJHgTZR4xSyee6QgUy+ZB7EXhMmbZBaQhOTFJaQ7Lti/Q0JDhpMp9NHB+S22wK2X2Gja&#10;cQMTo+VdhuOTEU0tBVeicq01lLfj+awUNv2nUkC7j412hLUcHblu9uu9+xCOzZa/a1k9AoOVBILB&#10;DIFpB4dGqu8YDTA5Mqy/baliGLXvBPyCJCTEjhonkOk8AkGda9bnGipKcJXh0iiMRmFpxgG17RXf&#10;NBArdMUS8hb+Ts0drZ/yOvw4mA8O3WGW2QF0Ljurp4m7+AUAAP//AwBQSwMEFAAGAAgAAAAhAFSb&#10;4PXaAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bmh3KVJpOMLQLNwYS&#10;V6/x2orEqZqsK2+POcHR/n99/lzvluDVTFMaIlsw6wIUcRvdwJ2Fj/fDagsqZWSHPjJZ+KYEu+b2&#10;psbKxSu/0XzMnRIIpwot9DmPldap7SlgWseRWLJznAJmGadOuwmvAg9eb4qi1AEHlgs9jrTvqf06&#10;XoKF5fkTdfQ9nVGH4nU+mBez99be3y1Pj6AyLfmvDL/6og6NOJ3ihV1S3sLKCF+6kmweSlBSKUsD&#10;6iSLrTGgm1r//6H5AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGchLXO1AgAAuQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFSb4PXaAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAADwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="14402351" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="006155BA" w:rsidRDefault="0040791E" w:rsidP="00E92C8C">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:bidi w:val="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C94F7D" w:rsidRPr="00C94F7D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>98</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="0085135A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251790336" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6ECF6D5A" wp14:editId="26A3063D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:posOffset>-751840</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>147320</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1008000" cy="9490075"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="5" name="Rectangle 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1008000" cy="9490075"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F934F71" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="6ECF6D5A" id="Rectangle 5" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-59.2pt;margin-top:11.6pt;width:79.35pt;height:747.25pt;z-index:251790336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVNNKQuwIAAL0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8PYsT3JdES6etaRDS&#10;gInBD3ATp7FI7GC7TaeJ/87Zabt2fEFAPlg53/n83D2P7/pm37Vox7URSmY4uiIYcVmqSshNhr99&#10;LYI5RsYyWbFWSZ7hJ27wzeLtm+uhT3msGtVWXCNIIk069BlurO3TMDRlwztmrlTPJThrpTtmwdSb&#10;sNJsgOxdG8aETMNB6arXquTGwG4+OvHC569rXtrPdW24RW2GAZv1q/br2q3h4pqlG836RpQHGOwv&#10;UHRMSLj0lCpnlqGtFr+l6kSplVG1vSpVF6q6FiX3NUA1EXlVzWPDeu5rgeaY/tQm8//Slp92DxqJ&#10;KsMTjCTrgKIv0DQmNy1HE9eeoTcpRD32D9oVaPp7VX43SKplA1H8Vms1NJxVACpy8eHFAWcYOIrW&#10;w0dVQXa2tcp3al/rziWEHqC9J+TpRAjfW1TCZkTInBDgrQRfQhNCZh5TyNLj8V4b+56rDrmfDGsA&#10;79Oz3b2xDg5LjyHuNqkK0bae9VZebEDguAOXw1HnczA8ic8JSVbz1ZwGNJ6uAkryPLgtljSYFtFs&#10;kr/Ll8s8+unujWjaiKri0l1zFFRE/4ywg7RHKZwkZVQrKpfOQTJ6s162Gu0YCLrwn286eF7CwksY&#10;vglQy6uSopiSuzgJiul8FtCCToJkRuYBiZK7ZEpoQvPisqR7Ifm/l4QGoHISTzxLZ6Bf1Qa0O+ZH&#10;Bi/COmFhZLSiy7ATxxjEUqfBlaw8tZaJdvw/a4WD/9IKoPtItFesE+kodrtf7/2LiI/yX6vqCSSs&#10;FQgMxAjjDn7cGs/AHGB6ZNj82DLNMWo/SHgJSUSpGzfeoJNZDIY+96zPPUyWjYKhVFqN0Wgs7Tik&#10;tr0Wmwaui3y/pLqF91MLr2z3tkZoh1cHM8IXeJhnbgid2z7qZeoufgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJAFDrfeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FuwjAQRfeVegdrkLoDxwEKhDgI&#10;VfQADXRv4iGJsMdR7IS0p6+7apej//T/m/wwWcNG7H3rSIJYJMCQKqdbqiVczu/zLTAfFGllHKGE&#10;L/RwKJ6fcpVp96APHMtQs1hCPlMSmhC6jHNfNWiVX7gOKWY311sV4tnXXPfqEcut4WmSvHKrWooL&#10;jerwrcHqXg5WwpgOO/7diM/15U6nkynD7VjupHyZTcc9sIBT+IPhVz+qQxGdrm4g7ZmRMBdiu4qs&#10;hHSZAovEKlkCu0ZyLTYb4EXO//9Q/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVNNKQ&#10;uwIAAL0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQ&#10;BQ633gAAAAsBAAAPAAAAAAAAAAAAAAAAABUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F934F71" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="0085135A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251792384" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="57332568" wp14:editId="602ED90D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="rightMargin">
+                <wp:posOffset>-345440</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>2546985</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="426720" cy="5169535"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Rectangle 8"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="426720" cy="5169535"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="419ABE50" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003A18FE" w:rsidRDefault="0040791E" w:rsidP="006062D6">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:iCs/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Author's LastName|</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006062D6">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006062D6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:iCs/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>J. Appl. Res. Ind. Eng</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:iCs/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>. X(x) (xx) x-x</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6883CC7D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="00FD2651" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="57332568" id="Rectangle 8" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-27.2pt;margin-top:200.55pt;width:33.6pt;height:407.05pt;z-index:251792384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd+NcTtQIAALwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD07vpSO4mNOkUXx8OA&#10;bivW7QMUWY6FyZInKXGKYf8+Srk0aV+GbX4QTIkizyGPeHO76wXaMm24kiWOryKMmKSq4XJd4m9f&#10;62CGkbFENkQoyUr8xAy+nb99czMOBUtUp0TDNIIg0hTjUOLO2qEIQ0M71hNzpQYm4bBVuicWTL0O&#10;G01GiN6LMImiSTgq3QxaUWYM7Fb7Qzz38duWUfu5bQ2zSJQYsFm/ar+u3BrOb0ix1mToOD3AIH+B&#10;oidcQtJTqIpYgjaavwrVc6qVUa29oqoPVdtyyjwHYBNHL9g8dmRgngsUxwynMpn/F5Z+2j5oxJsS&#10;Q6Mk6aFFX6BoRK4FQzNXnnEwBXg9Dg/aETTDvaLfDZJq0YEXu9NajR0jDYCKnX94ccEZBq6i1fhR&#10;NRCdbKzyldq1uncBoQZo5xvydGoI21lEYTNNJtME2kbhKIsneXad+RSkON4etLHvmeqR+ymxBuw+&#10;OtneG+vQkOLo4pJJVXMhfNOFvNgAx/0O5Iar7syh8D38mUf5cracpQEAWgZpVFXBXb1Ig0kdT7Pq&#10;ulosqviXyxunRcebhkmX5qinOP2zfh2UvVfCSVFGCd64cA6S0evVQmi0JaDn2n+Hgpy5hZcwfBGA&#10;ywtKcZJG75I8qCezaZDWaRbk02gWRHH+Lp9EaZ5W9SWley7Zv1NCY4nzLMl8l85Av+AW+e81N1L0&#10;3MLEELwHyZ6cSOEkuJSNb60lXOz/z0rh4D+XAtp9bLQXrNPoXut2t9r5B3Htsjv9rlTzBArWCgQG&#10;YoRpBz9uTaZgjjA8Smx+bIhmGIkPEh5CHqepmzbeSDOvYX1+sjo/IZJ2CmYStRqjvbGw+xm1GTRf&#10;d5Au9vWS6g6eT8u9sp+hHR4djAhP8DDO3Aw6t73X89Cd/wYAAP//AwBQSwMEFAAGAAgAAAAhAFJc&#10;fZfdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FugzAQRfeVegdrKnWXGBBUDcVEUZUeoDTZ&#10;O3iCUewxwobQnr5m1a5Go3n68361X6xhM46+dyQg3SbAkFqneuoEnL4+Nq/AfJCkpHGEAr7Rw75+&#10;fKhkqdydPnFuQsdiCPlSCtAhDCXnvtVopd+6ASnerm60MsR17Lga5T2GW8OzJHnhVvYUP2g54LvG&#10;9tZMVsCcTTv+o9NzcbrR8WiacD00OyGen5bDG7CAS/iDYdWP6lBHp4ubSHlmBGyKPI+ogDxJU2Ar&#10;kcUul3WmRQa8rvj/DvUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN341xO1AgAAvAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFJcfZfdAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAADwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
+                <w:txbxContent>
+                  <w:p w14:paraId="419ABE50" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003A18FE" w:rsidRDefault="0040791E" w:rsidP="006062D6">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Author's LastName|</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006062D6">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006062D6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>J. Appl. Res. Ind. Eng</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>. X(x) (xx) x-x</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6883CC7D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="00FD2651" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...14 lines deleted...]
-        <w:szCs w:val="12"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53CA2927" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
         <w:rtl/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00FE6446">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D99A087" wp14:editId="59B008F9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-307290</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>633046</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="931984" cy="825852"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="233" name="Picture 233"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="15" name="JARIE Logo.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="933929" cy="827575"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00A25A7D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251797504" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="51551F8F" wp14:editId="49A88864">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:posOffset>-29845</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>801370</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1107440" cy="298450"/>
+              <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="20" name="Rectangle 20"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1107440" cy="298450"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7360CABD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="006155BA" w:rsidRDefault="0040791E" w:rsidP="00E53046">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:bidi w:val="0"/>
+                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="56"/>
+                              <w:szCs w:val="56"/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C94F7D" w:rsidRPr="00C94F7D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>97</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="006155BA">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="51551F8F" id="Rectangle 20" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-2.35pt;margin-top:63.1pt;width:87.2pt;height:23.5pt;z-index:-251518976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh6kPDtwIAALsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/Z3PBvSTadLU0DUJa&#10;YMXCB7iO01gkdrDdpgvi3xk7bbfdfUFAHqzYM545Z+Z4rm/2XYt2XBuhZI7jqwgjLpmqhNzk+OuX&#10;MphjZCyVFW2V5Dl+5AbfLF6/uh76jCeqUW3FNYIg0mRDn+PG2j4LQ8Ma3lFzpXouwVgr3VELW70J&#10;K00HiN61YRJF03BQuuq1YtwYOC1GI174+HXNmf1U14Zb1OYYsFm/ar+u3Rourmm20bRvBDvAoH+B&#10;oqNCQtJTqIJairZavAjVCaaVUbW9YqoLVV0Lxj0HYBNHz9g8NLTnngsUx/SnMpn/F5Z93N1rJKoc&#10;J1AeSTvo0WeoGpWbliM4gwINvcnA76G/146i6e8U+2aQVMsG3Pit1mpoOK0AVuz8w4sLbmPgKloP&#10;H1QF4enWKl+rfa07FxCqgPa+JY+nlvC9RQwO4ziaEQLQGNiSdE4mHlJIs+PtXhv7jqsOuZ8cawDv&#10;o9PdnbEODc2OLi6ZVKVoW9/2Vl4cgON4ArnhqrM5FL6LP9MoXc1XcxKQZLoKSFQUwW25JMG0jGeT&#10;4k2xXBbxL5c3JlkjqopLl+aoqJj8WccO2h61cNKUUa2oXDgHyejNetlqtKOg6NJ/vuZgeXILL2H4&#10;IgCXZ5TihERvkzQop/NZQEoyCdJZNA+iOH2bTiOSkqK8pHQnJP93SmjIcTpJJr5LZ6CfcYv895Ib&#10;zTphYWa0osvx/OREMyfBlax8ay0V7fh/VgoH/6kU0O5jo71gnUZHrdv9eu+fBDmqf62qR1CwViAw&#10;0CLMO/hplP6B0QCzI8fm+5ZqjlH7XsIrSGMvWes3ZDJzT0ufW9bnFioZhMoxsxqjcbO044ja9lps&#10;GsgV+2JJdQtvpxZe1u5djbgOLw4mhGd3mGZuBJ3vvdfTzF38BgAA//8DAFBLAwQUAAYACAAAACEA&#10;VbaJ99wAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI3NpNAkppmk0FRb1w&#10;oyBxdbNuNmJ/ouw2DW+Pe4KbPTMaf663s7NiojH2wSvIlxkI8m3Qve8UfH7sF08gYkKv0QZPCn4o&#10;wra5vamx0uHi32k6pE5wiY8VKjApDZWUsTXkMC7DQJ69UxgdJl7HTuoRL1zurCyyrJQOe88XDA60&#10;M9R+H85OwfzyhTJYQyeULnub9vlrvrNK3d/NzxsQieb0F4YrPqNDw0zHcPY6Cqtg8bjiJOtFWYC4&#10;Bso1K0ceVg8FyKaW/19ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh6kPDtwIAALsF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBVton33AAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAABEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="7360CABD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="006155BA" w:rsidRDefault="0040791E" w:rsidP="00E53046">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:bidi w:val="0"/>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="56"/>
+                        <w:szCs w:val="56"/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C94F7D" w:rsidRPr="00C94F7D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>97</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="006155BA">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251798528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61853D31" wp14:editId="4F896AF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-121285</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>1396365</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="575945" cy="0"/>
+              <wp:effectExtent l="0" t="0" r="14605" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="575945" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:solidFill>
+                          <a:prstClr val="black"/>
+                        </a:solidFill>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5E97075B" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="1" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="61853D31" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 21" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.55pt;margin-top:109.95pt;width:45.35pt;height:0;z-index:251798528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFSJ1UkQIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVzbtTCqXlEHYpqE&#10;AA0mntNc0kYkcZakvet+/ZzcXWkZL0x7uYvtz479xfbsojGabIUPCmxJhycDSoTlUCm7KunPx+tP&#10;XygJkdmKabCipDsR6MX844dZ7aZiBGvQlfAEg9gwrV1J1zG6aVEEvhaGhRNwwqJRgjcsouhXReVZ&#10;jdGNLkaDwWlRg6+cBy5CQO1Va6TzHF9KweOdlEFEokuKucX89fm7TN9iPmPTlWdurXiXBvuHLAxT&#10;Fi/dh7pikZGNV3+FMop7CCDjCQdTgJSKi1wDVjMcvKrmYc2cyLUgOcHtaQr/Lyy/3d57oqqSjoaU&#10;WGbwjR5FE8lXaAiqkJ/ahSnCHhwCY4N6fOdeH1CZym6kN+mPBRG0I9O7PbspGkfl5GxyPp5QwntT&#10;8eLnfIjfBBiSDiX1+G6ZTra9CRFzQGgPSdcE0Kq6VlpnIfWKuNSebBm+so45O/Q4QmlL6pKefp4M&#10;cuAjWwq9919qxp9TfccRUNI2XSdyV3VpJW5aDvIp7rRIGG1/CImsZireyJFxLuw+z4xOKIkVvcex&#10;w79k9R7ntg70yDeDjXtnoyz4lqVjaqvnnlrZ4pGkg7rTMTbLJrfTpG+RJVQ77BwP7ewFx68V8n3D&#10;QrxnHocNmwUXSLzDj9SAjwTdiZI1+N9v6RMeZwCtlNQ4vCUNvzbMC0r0d4vTcT4cj9O0Z2E8ORuh&#10;4A8ty0OL3ZhLwM7BAcDs8jHho+610oN5wj2zSLeiiVmOd5c09sfL2K4U3FNcLBYZhPPtWLyxD46n&#10;0Inl1GePzRPzruvziLNxC/2Ys+mrdm+xydPCYhNBqjwLieeW1Y5/3A25Xbs9lpbPoZxRL9t2/gcA&#10;AP//AwBQSwMEFAAGAAgAAAAhANF2rAzcAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvEPkSdy2NDuMtjSdBhpcOLEhzl7jJRFNUjVZV96eICHB0fan39/fbGfXs4nGaIOXIFYFMPJd&#10;UNZrCe/H52UJLCb0CvvgScIXRdi2tzcN1ipc/RtNh6RZDvGxRgkmpaHmPHaGHMZVGMjn2zmMDlMe&#10;R83ViNcc7nq+LooNd2h9/mBwoCdD3efh4iTsH3WluxJHsy+VtdP8cX7VL1LeLebdA7BEc/qD4Uc/&#10;q0ObnU7h4lVkvYSlqERGJaxFVQHLxL3YADv9Lnjb8P8V2m8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAhUidVJECAAC1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA0XasDNwAAAAKAQAADwAAAAAAAAAAAAAAAADrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="5E97075B" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9"/>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="004A70C7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251799552" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="65D9BB0E" wp14:editId="6CE9F7CD">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:posOffset>361315</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>2109470</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="511810" cy="6510020"/>
+              <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+              <wp:wrapNone/>
+              <wp:docPr id="22" name="Rectangle 22"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="511810" cy="6510020"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="63A789AD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003A18FE" w:rsidRDefault="0040791E" w:rsidP="006155BA">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="36"/>
+                              <w:szCs w:val="36"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>Paper Title</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2D59A47D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                              <w:iCs/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="630825CD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003677BF" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                          <w:pPr>
+                            <w:pStyle w:val="Footer"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                              <w:iCs/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="65D9BB0E" id="Rectangle 22" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:28.45pt;margin-top:166.1pt;width:40.3pt;height:512.6pt;z-index:251799552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH8OvbugIAAL4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvmzAQfp+0/2D5nYIZJIBKqjaEaVK3&#10;Vev2AxwwwRrYzHZCqmn/fWeTpEn7Mm3jwcK+89333X2+65t936EdU5pLkWNyFWDERCVrLjY5/va1&#10;9BKMtKGipp0ULMdPTOObxds31+OQsVC2squZQhBE6GwcctwaM2S+r6uW9VRfyYEJMDZS9dTAVm38&#10;WtERovedHwbBzB+lqgclK6Y1nBaTES9c/KZhlfncNJoZ1OUYsBm3Kreu7eovrmm2UXRoeXWAQf8C&#10;RU+5gKSnUAU1FG0VfxWq55WSWjbmqpK9L5uGV8xxADYkeMHmsaUDc1ygOHo4lUn/v7DVp92DQrzO&#10;cRhiJGgPPfoCVaNi0zEEZ1CgcdAZ+D0OD8pS1MO9rL5rJOSyBTd2q5QcW0ZrgEWsv39xwW40XEXr&#10;8aOsITzdGulqtW9UbwNCFdDeteTp1BK2N6iCw5iQhEDjKjDNYhIEoeuZT7Pj7UFp857JHtmfHCsA&#10;76LT3b02Fg3Nji42mZAl7zrX9k5cHIDjdAK54aq1WRSuiz/TIF0lqyTyonC28qKgKLzbchl5s5LM&#10;4+JdsVwW5JfNS6Ks5XXNhE1zVBSJ/qxjB21PWjhpSsuO1zachaTVZr3sFNpRUHTpPldzsDy7+Zcw&#10;XBGAywtKJIyCuzD1ylky96Iyir10HiReQNK7dBZEaVSUl5TuuWD/TgmNOU7jMHZdOgP9glvgvtfc&#10;aNZzAzOj432Ok5MTzawEV6J2rTWUd9P/WSks/OdSQLuPjXaCtRqdtG726717ErOj+teyfgIFKwkC&#10;AzHCvIMfu4Zz2I4wPnKsf2ypYhh1HwQ8hJREkZ03bhPFc5AtUueW9bmFiqqVMJUqozCaNkszTant&#10;oPimhXTE1UvIW3g+DXfKtk9rgnZ4dDAkHMHDQLNT6HzvvJ7H7uI3AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAfl339N0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW6DMBBF95VyB2siddeYQEkKxURR&#10;lR6gNN07eAIo9hhhQ2hPX7NqdzOapz/vF4fZaDbh4DpLArabCBhSbVVHjYDz5/vTCzDnJSmpLaGA&#10;b3RwKFcPhcyVvdMHTpVvWAghl0sBrfd9zrmrWzTSbWyPFG5XOxjpwzo0XA3yHsKN5nEU7biRHYUP&#10;rezxrcX6Vo1GwBSPGf9pt1/p+Uank6789VhlQjyu5+MrMI+z/4Nh0Q/qUAanix1JOaYFpLsskAKS&#10;JI6BLUCyT4FdliHdPwMvC/6/Q/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR/Dr27oC&#10;AAC+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfl33&#10;9N0AAAALAQAADwAAAAAAAAAAAAAAAAAUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB4GAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
+                <w:txbxContent>
+                  <w:p w14:paraId="63A789AD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003A18FE" w:rsidRDefault="0040791E" w:rsidP="006155BA">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="XB Kayhan" w:hAnsi="XB Kayhan"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="36"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>Paper Title</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2D59A47D" w14:textId="77777777" w:rsidR="0040791E" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
+                        <w:iCs/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="630825CD" w14:textId="77777777" w:rsidR="0040791E" w:rsidRPr="003677BF" w:rsidRDefault="0040791E" w:rsidP="00FA44F9">
+                    <w:pPr>
+                      <w:pStyle w:val="Footer"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond"/>
+                        <w:iCs/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251796480" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="66D46D01" wp14:editId="7E66B12D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:posOffset>22860</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>-97155</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1008000" cy="9545955"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="23" name="Rectangle 23"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1008000" cy="9545955"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="5605E33E" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.8pt;margin-top:-7.65pt;width:79.35pt;height:751.65pt;z-index:251796480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/oxwesgIAAK0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/p7ms0zbRpqtu0yCk&#10;BVYsfICbOI1FYgfbbbpC/Dtjp+22ywsC8mBl7PHMmTnHc3t36Fq0Z0pzKTIcTgKMmChlxcU2w1+/&#10;FN4cI22oqGgrBcvwM9P4bvH2ze3QpyySjWwrphAEETod+gw3xvSp7+uyYR3VE9kzAYe1VB01YKqt&#10;Xyk6QPSu9aMgmPqDVFWvZMm0ht18PMQLF7+uWWk+1bVmBrUZBmzGrcqtG7v6i1uabhXtG14eYdC/&#10;QNFRLiDpOVRODUU7xX8L1fFSSS1rMyll58u65iVzNUA1YfCqmqeG9szVAs3R/blN+v+FLT/uHxXi&#10;VYajG4wE7YCjz9A1KrYtQ7AHDRp6nYLfU/+obIm6f5DlN42EXDXgxpZKyaFhtAJYofX3ry5YQ8NV&#10;tBk+yArC052RrleHWnU2IHQBHRwlz2dK2MGgEjbDIJgHATBXwlkSkziJY5eDpqfrvdLmHZMdsj8Z&#10;VoDehaf7B20sHJqeXGw2IQveto73VlxtgOO4A8nhqj2zMByNP5IgWc/Xc+KRaLr2SJDn3rJYEW9a&#10;hLM4v8lXqzz8afOGJG14VTFh05wkFZI/o+wo7lEMZ1Fp2fLKhrOQtNpuVq1CewqSLtx3bMiFm38N&#10;wzUBanlVUhiR4D5KvGI6n3mkILGXzIK5F4TJfTINSELy4rqkBy7Yv5eEBktlFDuWLkC/qg1ot8yP&#10;DF65ddzA0Gh5l2ErjtGJplaDa1E5ag3l7fh/0QoL/6UVQPeJaKdYK9JR7BtZPYNglQQ5gfRgvMGP&#10;XaMZmANMiwzr7zuqGEbtewG6T0JC7HhxBolnERjq8mRzeUJF2UgYQqVRGI3GyoxDadcrvm0gXei6&#10;I+QSXkvNnY7tSxqhHd8YzARXznF+2aFzaTuvlym7+AUAAP//AwBQSwMEFAAGAAgAAAAhABdX4o3c&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuotMZAGEYqJoir9gNL07uAN&#10;RrHXCBtC+/V1Tu1tVjOafVPtF2vYjKPvHQlI1wkwpNapnjoBp8/3VQHMB0lKGkco4Bs97OvHh0qW&#10;yt3oA+cmdCyWkC+lAB3CUHLuW41W+rUbkKJ3caOVIZ5jx9Uob7HcGp4lSc6t7Cl+0HLAN43ttZms&#10;gDmbdvxHp1/b05WOR9OEy6HZCfH8tBxegQVcwl8Y7vgRHerIdHYTKc+MgE0egwJW6XYD7O7nWRTn&#10;KF6KIgFeV/z/hPoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf6McHrICAACtBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF1fijdwAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAAMBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABUGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top"/>
+              <w10:wrap type="square" anchorx="margin" anchory="margin"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="65230590"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:id w:val="-35969064"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
-    <w:r w:rsidR="000E04F6" w:rsidRPr="000E04F6">
-[...40 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -1751,75 +3212,72 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EA36D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F72E5BE2"/>
-    <w:lvl w:ilvl="0" w:tplc="76785760">
+    <w:tmpl w:val="98D6B130"/>
+    <w:lvl w:ilvl="0" w:tplc="11F41A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Reference"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...2 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
@@ -2693,52 +4151,52 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D42C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2C6A6B6E"/>
-    <w:lvl w:ilvl="0" w:tplc="F0F2FE02">
+    <w:tmpl w:val="BD3EAD80"/>
+    <w:lvl w:ilvl="0" w:tplc="8152A2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="IRLotus" w:hint="default"/>
         <w:bCs/>
         <w:iCs w:val="0"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1678" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3588,1504 +5046,1387 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D14000D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1686905186">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1408334038">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1110010734">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2136631592">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1764957678">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="452601169">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="262806555">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1315331806">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="17195810">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1240291630">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1210990951">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1610234421">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1565139609">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1602105470">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="438598767">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2086803599">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1273978046">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="110825927">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="53159093">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00514B36"/>
-    <w:rsid w:val="00001F81"/>
     <w:rsid w:val="00002397"/>
     <w:rsid w:val="00003257"/>
-    <w:rsid w:val="000034A1"/>
+    <w:rsid w:val="00003644"/>
     <w:rsid w:val="00006005"/>
     <w:rsid w:val="000102A5"/>
     <w:rsid w:val="00011001"/>
     <w:rsid w:val="0001623C"/>
     <w:rsid w:val="00020DE9"/>
     <w:rsid w:val="000252C5"/>
     <w:rsid w:val="0002739F"/>
     <w:rsid w:val="00027916"/>
     <w:rsid w:val="00027C56"/>
     <w:rsid w:val="000301E6"/>
     <w:rsid w:val="00030D5E"/>
     <w:rsid w:val="00030F79"/>
     <w:rsid w:val="00031AF9"/>
     <w:rsid w:val="000328C1"/>
     <w:rsid w:val="000337C9"/>
     <w:rsid w:val="00033927"/>
     <w:rsid w:val="00033C8F"/>
+    <w:rsid w:val="0003483D"/>
     <w:rsid w:val="00035391"/>
     <w:rsid w:val="000408F5"/>
     <w:rsid w:val="0004272B"/>
     <w:rsid w:val="0004541E"/>
     <w:rsid w:val="00045F20"/>
     <w:rsid w:val="00047452"/>
     <w:rsid w:val="00047A38"/>
     <w:rsid w:val="00052275"/>
     <w:rsid w:val="00052588"/>
     <w:rsid w:val="00054BE4"/>
     <w:rsid w:val="000552A7"/>
     <w:rsid w:val="00055F6D"/>
     <w:rsid w:val="000617C1"/>
     <w:rsid w:val="00061C07"/>
     <w:rsid w:val="00064AA9"/>
     <w:rsid w:val="00066B89"/>
     <w:rsid w:val="00067F01"/>
     <w:rsid w:val="000726BD"/>
     <w:rsid w:val="00076689"/>
     <w:rsid w:val="00077AEE"/>
     <w:rsid w:val="00077EA3"/>
     <w:rsid w:val="000859BB"/>
     <w:rsid w:val="00085D56"/>
     <w:rsid w:val="00086ABE"/>
     <w:rsid w:val="00087071"/>
     <w:rsid w:val="00087B2D"/>
     <w:rsid w:val="00093CB8"/>
     <w:rsid w:val="00097BA8"/>
     <w:rsid w:val="000A1536"/>
-    <w:rsid w:val="000B10CA"/>
     <w:rsid w:val="000B27E9"/>
     <w:rsid w:val="000B3CB0"/>
     <w:rsid w:val="000B44E3"/>
     <w:rsid w:val="000B70A2"/>
     <w:rsid w:val="000B7114"/>
     <w:rsid w:val="000C066A"/>
     <w:rsid w:val="000C0A82"/>
     <w:rsid w:val="000C1A7A"/>
     <w:rsid w:val="000C23B9"/>
     <w:rsid w:val="000C27B6"/>
     <w:rsid w:val="000C631E"/>
     <w:rsid w:val="000C7668"/>
     <w:rsid w:val="000D333E"/>
     <w:rsid w:val="000D3F7D"/>
     <w:rsid w:val="000D4F7B"/>
     <w:rsid w:val="000E01A9"/>
-    <w:rsid w:val="000E04F6"/>
     <w:rsid w:val="000E126A"/>
     <w:rsid w:val="000E1577"/>
     <w:rsid w:val="000E162A"/>
-    <w:rsid w:val="000E6314"/>
     <w:rsid w:val="000E6551"/>
     <w:rsid w:val="000E747E"/>
+    <w:rsid w:val="000F04EB"/>
     <w:rsid w:val="000F12F1"/>
     <w:rsid w:val="000F2F97"/>
     <w:rsid w:val="000F5801"/>
     <w:rsid w:val="000F785A"/>
     <w:rsid w:val="0010037F"/>
     <w:rsid w:val="00100628"/>
     <w:rsid w:val="001017CA"/>
     <w:rsid w:val="00101B12"/>
     <w:rsid w:val="00103FAC"/>
     <w:rsid w:val="00104AA9"/>
     <w:rsid w:val="00104D11"/>
     <w:rsid w:val="0010602A"/>
     <w:rsid w:val="001061DC"/>
     <w:rsid w:val="001103A1"/>
     <w:rsid w:val="00114850"/>
-    <w:rsid w:val="00114B54"/>
     <w:rsid w:val="00120977"/>
     <w:rsid w:val="00120FE3"/>
     <w:rsid w:val="00122375"/>
-    <w:rsid w:val="00124558"/>
     <w:rsid w:val="00126B39"/>
     <w:rsid w:val="00130A7D"/>
     <w:rsid w:val="00131E2E"/>
     <w:rsid w:val="00134014"/>
     <w:rsid w:val="00135F7D"/>
     <w:rsid w:val="001361CD"/>
     <w:rsid w:val="00140A8A"/>
     <w:rsid w:val="00141DF9"/>
     <w:rsid w:val="00142590"/>
     <w:rsid w:val="00143D56"/>
     <w:rsid w:val="00144EA2"/>
     <w:rsid w:val="00146C83"/>
     <w:rsid w:val="001471E8"/>
     <w:rsid w:val="001505BC"/>
     <w:rsid w:val="00153223"/>
     <w:rsid w:val="00153732"/>
-    <w:rsid w:val="00153742"/>
     <w:rsid w:val="00153EF9"/>
     <w:rsid w:val="001566B2"/>
     <w:rsid w:val="0016016F"/>
     <w:rsid w:val="0016044D"/>
-    <w:rsid w:val="00160A7F"/>
     <w:rsid w:val="00161013"/>
     <w:rsid w:val="00161A81"/>
+    <w:rsid w:val="00161E71"/>
     <w:rsid w:val="0016306F"/>
-    <w:rsid w:val="00163EC2"/>
     <w:rsid w:val="00163F20"/>
     <w:rsid w:val="00164E44"/>
     <w:rsid w:val="0016564E"/>
-    <w:rsid w:val="00166118"/>
     <w:rsid w:val="001708FA"/>
     <w:rsid w:val="00170D43"/>
     <w:rsid w:val="0017564B"/>
     <w:rsid w:val="00177ABF"/>
     <w:rsid w:val="001811AC"/>
-    <w:rsid w:val="001812AF"/>
     <w:rsid w:val="001816AC"/>
     <w:rsid w:val="00182A6C"/>
     <w:rsid w:val="0018312D"/>
+    <w:rsid w:val="001851AD"/>
     <w:rsid w:val="0018542F"/>
     <w:rsid w:val="00187BE9"/>
     <w:rsid w:val="00192E46"/>
     <w:rsid w:val="00196CEA"/>
     <w:rsid w:val="00197201"/>
     <w:rsid w:val="001A08FA"/>
     <w:rsid w:val="001A1317"/>
     <w:rsid w:val="001A1699"/>
     <w:rsid w:val="001A3327"/>
-    <w:rsid w:val="001A3C23"/>
     <w:rsid w:val="001A48EF"/>
     <w:rsid w:val="001A55AE"/>
     <w:rsid w:val="001A5E51"/>
     <w:rsid w:val="001B018A"/>
-    <w:rsid w:val="001B1E61"/>
     <w:rsid w:val="001B20CE"/>
     <w:rsid w:val="001B46AA"/>
     <w:rsid w:val="001B56FB"/>
     <w:rsid w:val="001B717A"/>
     <w:rsid w:val="001C05E2"/>
     <w:rsid w:val="001C22E6"/>
     <w:rsid w:val="001C3359"/>
     <w:rsid w:val="001C4319"/>
     <w:rsid w:val="001C4F08"/>
     <w:rsid w:val="001C4FCE"/>
     <w:rsid w:val="001D0F5F"/>
-    <w:rsid w:val="001D3BE9"/>
     <w:rsid w:val="001D4E37"/>
     <w:rsid w:val="001E170B"/>
     <w:rsid w:val="001E3767"/>
     <w:rsid w:val="001E4081"/>
     <w:rsid w:val="001E48AD"/>
     <w:rsid w:val="001E71F5"/>
     <w:rsid w:val="001E7230"/>
-    <w:rsid w:val="001F138D"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F53B9"/>
     <w:rsid w:val="001F6CE5"/>
     <w:rsid w:val="001F6D28"/>
     <w:rsid w:val="00206AC8"/>
     <w:rsid w:val="00207F6C"/>
     <w:rsid w:val="0021208D"/>
     <w:rsid w:val="00212234"/>
     <w:rsid w:val="00222C7D"/>
     <w:rsid w:val="0022347C"/>
     <w:rsid w:val="00224EF5"/>
     <w:rsid w:val="002277BF"/>
+    <w:rsid w:val="0023166D"/>
     <w:rsid w:val="00235381"/>
     <w:rsid w:val="00235E29"/>
     <w:rsid w:val="00235EF6"/>
     <w:rsid w:val="0023689B"/>
     <w:rsid w:val="00237501"/>
     <w:rsid w:val="002408B6"/>
     <w:rsid w:val="002421F8"/>
     <w:rsid w:val="00242737"/>
-    <w:rsid w:val="002438D9"/>
-    <w:rsid w:val="002439D5"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="00247F09"/>
     <w:rsid w:val="00251D34"/>
     <w:rsid w:val="00252363"/>
     <w:rsid w:val="00255D88"/>
     <w:rsid w:val="00261788"/>
     <w:rsid w:val="0026770D"/>
     <w:rsid w:val="00267BCF"/>
     <w:rsid w:val="00270627"/>
     <w:rsid w:val="00270A25"/>
     <w:rsid w:val="002718B3"/>
     <w:rsid w:val="0027565A"/>
     <w:rsid w:val="00276084"/>
     <w:rsid w:val="00277820"/>
     <w:rsid w:val="00282445"/>
     <w:rsid w:val="00284419"/>
     <w:rsid w:val="00285BD3"/>
     <w:rsid w:val="00286103"/>
     <w:rsid w:val="00286F12"/>
     <w:rsid w:val="00292A9A"/>
-    <w:rsid w:val="0029312B"/>
+    <w:rsid w:val="00292E3F"/>
     <w:rsid w:val="00294B70"/>
+    <w:rsid w:val="00297AF5"/>
     <w:rsid w:val="002A4E11"/>
     <w:rsid w:val="002A5D52"/>
     <w:rsid w:val="002B0791"/>
-    <w:rsid w:val="002B2846"/>
     <w:rsid w:val="002B4A70"/>
     <w:rsid w:val="002B5067"/>
     <w:rsid w:val="002B6E44"/>
     <w:rsid w:val="002B79B9"/>
     <w:rsid w:val="002C1ECD"/>
-    <w:rsid w:val="002C243A"/>
-    <w:rsid w:val="002C4FA8"/>
     <w:rsid w:val="002C4FC4"/>
     <w:rsid w:val="002C5B06"/>
     <w:rsid w:val="002D24CD"/>
-    <w:rsid w:val="002D2FCA"/>
     <w:rsid w:val="002D4952"/>
     <w:rsid w:val="002D4A1A"/>
     <w:rsid w:val="002D62D7"/>
     <w:rsid w:val="002D63B7"/>
     <w:rsid w:val="002D739A"/>
     <w:rsid w:val="002D7AEF"/>
     <w:rsid w:val="002D7D3E"/>
     <w:rsid w:val="002E0063"/>
     <w:rsid w:val="002E140C"/>
     <w:rsid w:val="002E1F57"/>
     <w:rsid w:val="002E2463"/>
     <w:rsid w:val="002E3B30"/>
     <w:rsid w:val="002E4A5E"/>
     <w:rsid w:val="002E5A1F"/>
-    <w:rsid w:val="002F4EB4"/>
     <w:rsid w:val="002F52FD"/>
     <w:rsid w:val="002F76ED"/>
-    <w:rsid w:val="00300399"/>
     <w:rsid w:val="00300DB7"/>
     <w:rsid w:val="0030168C"/>
     <w:rsid w:val="00305A5B"/>
     <w:rsid w:val="00305DAB"/>
     <w:rsid w:val="00305EFF"/>
     <w:rsid w:val="003128E1"/>
     <w:rsid w:val="00313FBB"/>
     <w:rsid w:val="003147E6"/>
-    <w:rsid w:val="003160D4"/>
     <w:rsid w:val="00320308"/>
     <w:rsid w:val="00322312"/>
-    <w:rsid w:val="00324DBA"/>
     <w:rsid w:val="00326445"/>
     <w:rsid w:val="003278CB"/>
     <w:rsid w:val="00327F97"/>
     <w:rsid w:val="003324D3"/>
     <w:rsid w:val="00337DED"/>
     <w:rsid w:val="00342D37"/>
     <w:rsid w:val="003472E7"/>
     <w:rsid w:val="003527AE"/>
     <w:rsid w:val="00352AEB"/>
-    <w:rsid w:val="00354DAD"/>
     <w:rsid w:val="003553E5"/>
-    <w:rsid w:val="00363F15"/>
     <w:rsid w:val="00365FE9"/>
     <w:rsid w:val="003677BF"/>
     <w:rsid w:val="00377F08"/>
     <w:rsid w:val="00380D05"/>
     <w:rsid w:val="00382F9D"/>
     <w:rsid w:val="0038700E"/>
     <w:rsid w:val="003876ED"/>
     <w:rsid w:val="00387D04"/>
-    <w:rsid w:val="003922BA"/>
-    <w:rsid w:val="00395642"/>
     <w:rsid w:val="00395F36"/>
     <w:rsid w:val="003965A6"/>
     <w:rsid w:val="003A18D6"/>
     <w:rsid w:val="003A18FE"/>
     <w:rsid w:val="003A4FD7"/>
     <w:rsid w:val="003A5308"/>
-    <w:rsid w:val="003A6269"/>
     <w:rsid w:val="003A6DD4"/>
     <w:rsid w:val="003B31E5"/>
     <w:rsid w:val="003B5CB9"/>
     <w:rsid w:val="003B60EF"/>
-    <w:rsid w:val="003C076E"/>
     <w:rsid w:val="003C0E8A"/>
     <w:rsid w:val="003C3E80"/>
     <w:rsid w:val="003C588C"/>
     <w:rsid w:val="003C6F87"/>
     <w:rsid w:val="003D112D"/>
     <w:rsid w:val="003D15E0"/>
     <w:rsid w:val="003D38CB"/>
     <w:rsid w:val="003D43AD"/>
     <w:rsid w:val="003D447B"/>
     <w:rsid w:val="003D48B6"/>
-    <w:rsid w:val="003D7CE9"/>
+    <w:rsid w:val="003E069F"/>
     <w:rsid w:val="003E0ABA"/>
     <w:rsid w:val="003E19C2"/>
-    <w:rsid w:val="003E310B"/>
     <w:rsid w:val="003E3C6E"/>
     <w:rsid w:val="003E7D12"/>
     <w:rsid w:val="003F07BB"/>
     <w:rsid w:val="003F1202"/>
     <w:rsid w:val="003F1490"/>
-    <w:rsid w:val="003F2696"/>
     <w:rsid w:val="003F27ED"/>
     <w:rsid w:val="003F39CC"/>
     <w:rsid w:val="003F46EF"/>
     <w:rsid w:val="003F69E9"/>
     <w:rsid w:val="003F7260"/>
     <w:rsid w:val="003F7F53"/>
     <w:rsid w:val="00401B6B"/>
     <w:rsid w:val="00403DB0"/>
     <w:rsid w:val="00404B96"/>
-    <w:rsid w:val="00406708"/>
+    <w:rsid w:val="0040791E"/>
     <w:rsid w:val="004079EC"/>
     <w:rsid w:val="00410BFD"/>
-    <w:rsid w:val="00411B2E"/>
     <w:rsid w:val="00413950"/>
-    <w:rsid w:val="004204F2"/>
     <w:rsid w:val="00423948"/>
     <w:rsid w:val="00424935"/>
-    <w:rsid w:val="00426704"/>
-    <w:rsid w:val="00427F5A"/>
+    <w:rsid w:val="00424C5C"/>
     <w:rsid w:val="00430D3D"/>
     <w:rsid w:val="00431886"/>
     <w:rsid w:val="004332BB"/>
     <w:rsid w:val="0043474B"/>
     <w:rsid w:val="004360E5"/>
     <w:rsid w:val="00437A11"/>
     <w:rsid w:val="00437CDE"/>
     <w:rsid w:val="00437ECA"/>
-    <w:rsid w:val="00440990"/>
     <w:rsid w:val="00440C3E"/>
     <w:rsid w:val="0044245C"/>
     <w:rsid w:val="00442CE6"/>
-    <w:rsid w:val="0044333B"/>
-    <w:rsid w:val="00445212"/>
+    <w:rsid w:val="004437B9"/>
     <w:rsid w:val="004462FC"/>
     <w:rsid w:val="004474B3"/>
     <w:rsid w:val="00447725"/>
+    <w:rsid w:val="00447753"/>
     <w:rsid w:val="004501BF"/>
     <w:rsid w:val="0045552B"/>
     <w:rsid w:val="00455D03"/>
     <w:rsid w:val="00466DEF"/>
     <w:rsid w:val="004713DD"/>
     <w:rsid w:val="00472FCD"/>
     <w:rsid w:val="00473B14"/>
     <w:rsid w:val="00474357"/>
     <w:rsid w:val="00476274"/>
     <w:rsid w:val="00476ED9"/>
     <w:rsid w:val="004816E6"/>
-    <w:rsid w:val="00481A20"/>
     <w:rsid w:val="00481D68"/>
     <w:rsid w:val="00481FD3"/>
     <w:rsid w:val="004856D8"/>
-    <w:rsid w:val="00485F9D"/>
     <w:rsid w:val="00491D73"/>
     <w:rsid w:val="00494400"/>
     <w:rsid w:val="00497268"/>
     <w:rsid w:val="004A0516"/>
     <w:rsid w:val="004A12A4"/>
     <w:rsid w:val="004A1B77"/>
     <w:rsid w:val="004A2CE4"/>
     <w:rsid w:val="004A2EEC"/>
-    <w:rsid w:val="004A5A5D"/>
     <w:rsid w:val="004A6F46"/>
     <w:rsid w:val="004A70C7"/>
-    <w:rsid w:val="004B1417"/>
     <w:rsid w:val="004B28A6"/>
     <w:rsid w:val="004B2AC2"/>
     <w:rsid w:val="004B3623"/>
     <w:rsid w:val="004B3954"/>
     <w:rsid w:val="004B3BBF"/>
     <w:rsid w:val="004B4D85"/>
     <w:rsid w:val="004B5E29"/>
     <w:rsid w:val="004B5E60"/>
     <w:rsid w:val="004C012B"/>
     <w:rsid w:val="004C14DC"/>
     <w:rsid w:val="004C1FCD"/>
     <w:rsid w:val="004C22B1"/>
     <w:rsid w:val="004C4603"/>
     <w:rsid w:val="004C5084"/>
-    <w:rsid w:val="004D1FF4"/>
+    <w:rsid w:val="004D0897"/>
     <w:rsid w:val="004E0EBF"/>
     <w:rsid w:val="004E39F0"/>
+    <w:rsid w:val="004E3D13"/>
     <w:rsid w:val="004E7805"/>
-    <w:rsid w:val="004F1D26"/>
     <w:rsid w:val="004F358A"/>
     <w:rsid w:val="004F515E"/>
     <w:rsid w:val="004F5B01"/>
     <w:rsid w:val="004F7422"/>
     <w:rsid w:val="004F7E2D"/>
     <w:rsid w:val="0050005A"/>
     <w:rsid w:val="0050447C"/>
     <w:rsid w:val="005047D9"/>
     <w:rsid w:val="00504B9E"/>
     <w:rsid w:val="00504D26"/>
     <w:rsid w:val="00504E03"/>
     <w:rsid w:val="00506345"/>
-    <w:rsid w:val="005065E3"/>
     <w:rsid w:val="00510573"/>
-    <w:rsid w:val="0051090C"/>
     <w:rsid w:val="005115E7"/>
     <w:rsid w:val="00514188"/>
     <w:rsid w:val="00514517"/>
     <w:rsid w:val="00514B36"/>
-    <w:rsid w:val="0051574F"/>
+    <w:rsid w:val="0051619A"/>
     <w:rsid w:val="00523402"/>
     <w:rsid w:val="00531035"/>
     <w:rsid w:val="00533B97"/>
     <w:rsid w:val="00534079"/>
     <w:rsid w:val="005359DA"/>
     <w:rsid w:val="00535B35"/>
-    <w:rsid w:val="00536B95"/>
     <w:rsid w:val="00541E87"/>
     <w:rsid w:val="005428C2"/>
     <w:rsid w:val="005454B5"/>
     <w:rsid w:val="00545D2A"/>
-    <w:rsid w:val="00546368"/>
     <w:rsid w:val="005475BA"/>
     <w:rsid w:val="0055068D"/>
     <w:rsid w:val="00551681"/>
-    <w:rsid w:val="00551C29"/>
     <w:rsid w:val="00552F2F"/>
     <w:rsid w:val="005540F7"/>
     <w:rsid w:val="00555613"/>
     <w:rsid w:val="00556771"/>
     <w:rsid w:val="00557697"/>
     <w:rsid w:val="00560064"/>
     <w:rsid w:val="00561145"/>
     <w:rsid w:val="00563A79"/>
     <w:rsid w:val="00564001"/>
     <w:rsid w:val="00564E71"/>
     <w:rsid w:val="005671FA"/>
     <w:rsid w:val="0056787F"/>
     <w:rsid w:val="00567C7C"/>
     <w:rsid w:val="00572B90"/>
     <w:rsid w:val="005750D0"/>
     <w:rsid w:val="005758DA"/>
     <w:rsid w:val="00575B62"/>
-    <w:rsid w:val="005767B6"/>
     <w:rsid w:val="00586442"/>
     <w:rsid w:val="00586A7E"/>
     <w:rsid w:val="0059221B"/>
     <w:rsid w:val="005922DD"/>
     <w:rsid w:val="00594929"/>
     <w:rsid w:val="005979E0"/>
     <w:rsid w:val="005A1646"/>
     <w:rsid w:val="005A34EF"/>
     <w:rsid w:val="005A3656"/>
     <w:rsid w:val="005B3631"/>
     <w:rsid w:val="005B59AC"/>
-    <w:rsid w:val="005B5F60"/>
+    <w:rsid w:val="005B5B92"/>
     <w:rsid w:val="005B7293"/>
     <w:rsid w:val="005C1638"/>
+    <w:rsid w:val="005C2066"/>
     <w:rsid w:val="005C2393"/>
     <w:rsid w:val="005C2891"/>
     <w:rsid w:val="005C6683"/>
     <w:rsid w:val="005C7DE0"/>
     <w:rsid w:val="005D5673"/>
-    <w:rsid w:val="005E2CD0"/>
     <w:rsid w:val="005E2D05"/>
     <w:rsid w:val="005E398B"/>
     <w:rsid w:val="005E5299"/>
     <w:rsid w:val="005E52F2"/>
     <w:rsid w:val="005E6053"/>
     <w:rsid w:val="005E7242"/>
     <w:rsid w:val="005F0E23"/>
     <w:rsid w:val="005F171F"/>
     <w:rsid w:val="005F20BC"/>
     <w:rsid w:val="005F2BD4"/>
     <w:rsid w:val="005F30EC"/>
     <w:rsid w:val="005F3728"/>
     <w:rsid w:val="005F3D12"/>
     <w:rsid w:val="005F5D3F"/>
     <w:rsid w:val="005F6028"/>
     <w:rsid w:val="005F6AD1"/>
     <w:rsid w:val="005F7B41"/>
     <w:rsid w:val="00600246"/>
     <w:rsid w:val="006009F1"/>
     <w:rsid w:val="0060163C"/>
     <w:rsid w:val="00604B2C"/>
     <w:rsid w:val="00605CC1"/>
+    <w:rsid w:val="006062D6"/>
     <w:rsid w:val="00606D0A"/>
     <w:rsid w:val="00607FA2"/>
     <w:rsid w:val="006119C1"/>
     <w:rsid w:val="00611FA6"/>
     <w:rsid w:val="00614F18"/>
     <w:rsid w:val="006155BA"/>
     <w:rsid w:val="00617FBD"/>
     <w:rsid w:val="0062214D"/>
-    <w:rsid w:val="00623CD1"/>
     <w:rsid w:val="00624DA0"/>
     <w:rsid w:val="00626E3B"/>
     <w:rsid w:val="00627B14"/>
     <w:rsid w:val="00627C8E"/>
     <w:rsid w:val="0063153B"/>
     <w:rsid w:val="006324A6"/>
     <w:rsid w:val="006363E2"/>
     <w:rsid w:val="006369AB"/>
     <w:rsid w:val="00641A5B"/>
     <w:rsid w:val="0064256E"/>
     <w:rsid w:val="006436A6"/>
     <w:rsid w:val="006436F9"/>
     <w:rsid w:val="006452C1"/>
     <w:rsid w:val="00647188"/>
     <w:rsid w:val="0065005A"/>
     <w:rsid w:val="00651546"/>
     <w:rsid w:val="0065195D"/>
     <w:rsid w:val="006527A8"/>
     <w:rsid w:val="006530A2"/>
-    <w:rsid w:val="00653525"/>
     <w:rsid w:val="006544C9"/>
-    <w:rsid w:val="00655249"/>
     <w:rsid w:val="00655938"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="006576FF"/>
     <w:rsid w:val="00661DE8"/>
     <w:rsid w:val="00663710"/>
     <w:rsid w:val="00665DA1"/>
     <w:rsid w:val="0067033F"/>
     <w:rsid w:val="00670EF1"/>
     <w:rsid w:val="00672709"/>
     <w:rsid w:val="00672A48"/>
-    <w:rsid w:val="00673124"/>
     <w:rsid w:val="00673245"/>
-    <w:rsid w:val="00674526"/>
     <w:rsid w:val="006777DA"/>
     <w:rsid w:val="006804B5"/>
     <w:rsid w:val="00680694"/>
     <w:rsid w:val="00680B1E"/>
-    <w:rsid w:val="00682723"/>
+    <w:rsid w:val="006813E4"/>
     <w:rsid w:val="00682E27"/>
-    <w:rsid w:val="00682F47"/>
-    <w:rsid w:val="0068464A"/>
     <w:rsid w:val="006847E3"/>
     <w:rsid w:val="0068499B"/>
-    <w:rsid w:val="0069055F"/>
     <w:rsid w:val="00691D1E"/>
     <w:rsid w:val="00692225"/>
+    <w:rsid w:val="006925A6"/>
     <w:rsid w:val="006927DD"/>
     <w:rsid w:val="006951DD"/>
     <w:rsid w:val="00697A2A"/>
     <w:rsid w:val="006A01D5"/>
-    <w:rsid w:val="006A1F20"/>
     <w:rsid w:val="006A341B"/>
     <w:rsid w:val="006A6503"/>
     <w:rsid w:val="006B28FD"/>
     <w:rsid w:val="006B3992"/>
     <w:rsid w:val="006B3D69"/>
     <w:rsid w:val="006B51C9"/>
-    <w:rsid w:val="006B5CAA"/>
     <w:rsid w:val="006C033C"/>
     <w:rsid w:val="006C3DD5"/>
     <w:rsid w:val="006C6CA0"/>
     <w:rsid w:val="006C75A0"/>
     <w:rsid w:val="006D2CCB"/>
     <w:rsid w:val="006D3592"/>
-    <w:rsid w:val="006D3C55"/>
+    <w:rsid w:val="006D54E4"/>
     <w:rsid w:val="006D6661"/>
     <w:rsid w:val="006D6870"/>
     <w:rsid w:val="006E3238"/>
     <w:rsid w:val="006F014A"/>
     <w:rsid w:val="006F142B"/>
     <w:rsid w:val="006F64AA"/>
     <w:rsid w:val="006F714D"/>
     <w:rsid w:val="006F761C"/>
     <w:rsid w:val="006F7E6C"/>
+    <w:rsid w:val="006F7F0D"/>
     <w:rsid w:val="006F7FC0"/>
     <w:rsid w:val="00704250"/>
     <w:rsid w:val="0070608A"/>
     <w:rsid w:val="0070685B"/>
+    <w:rsid w:val="00706D5C"/>
     <w:rsid w:val="00707D42"/>
     <w:rsid w:val="00713A80"/>
     <w:rsid w:val="00713D5F"/>
     <w:rsid w:val="0071451D"/>
     <w:rsid w:val="00715F6C"/>
     <w:rsid w:val="007172D9"/>
     <w:rsid w:val="0071759A"/>
     <w:rsid w:val="00717968"/>
     <w:rsid w:val="00717BEB"/>
     <w:rsid w:val="00720E0F"/>
     <w:rsid w:val="00721316"/>
+    <w:rsid w:val="00721501"/>
     <w:rsid w:val="00721DF2"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="0072374A"/>
+    <w:rsid w:val="00724710"/>
     <w:rsid w:val="00724974"/>
     <w:rsid w:val="007302DE"/>
     <w:rsid w:val="00730D4F"/>
     <w:rsid w:val="0073110E"/>
     <w:rsid w:val="00731B96"/>
     <w:rsid w:val="00732C33"/>
+    <w:rsid w:val="00732ED1"/>
     <w:rsid w:val="007347DC"/>
-    <w:rsid w:val="00735587"/>
-    <w:rsid w:val="0073693E"/>
     <w:rsid w:val="0073770C"/>
     <w:rsid w:val="00741CC4"/>
     <w:rsid w:val="00742460"/>
-    <w:rsid w:val="007434C5"/>
     <w:rsid w:val="0074423F"/>
     <w:rsid w:val="00745F4C"/>
     <w:rsid w:val="007474C7"/>
-    <w:rsid w:val="00747624"/>
     <w:rsid w:val="00750DDA"/>
     <w:rsid w:val="00751222"/>
     <w:rsid w:val="00752322"/>
     <w:rsid w:val="00753B6B"/>
-    <w:rsid w:val="00763D95"/>
     <w:rsid w:val="00763EC5"/>
-    <w:rsid w:val="00764246"/>
     <w:rsid w:val="007669D7"/>
-    <w:rsid w:val="0076763F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00774CE7"/>
+    <w:rsid w:val="00780DBC"/>
     <w:rsid w:val="00782F42"/>
     <w:rsid w:val="00783398"/>
     <w:rsid w:val="00787380"/>
     <w:rsid w:val="007912BA"/>
-    <w:rsid w:val="0079316A"/>
+    <w:rsid w:val="00793820"/>
     <w:rsid w:val="00793CB1"/>
     <w:rsid w:val="00794695"/>
     <w:rsid w:val="0079545E"/>
     <w:rsid w:val="00797242"/>
-    <w:rsid w:val="007A289E"/>
     <w:rsid w:val="007A5C0C"/>
     <w:rsid w:val="007A7E94"/>
     <w:rsid w:val="007B10DE"/>
     <w:rsid w:val="007B1826"/>
     <w:rsid w:val="007B19ED"/>
     <w:rsid w:val="007B1AA4"/>
     <w:rsid w:val="007B3C2B"/>
     <w:rsid w:val="007B40B4"/>
     <w:rsid w:val="007B54DB"/>
     <w:rsid w:val="007B56F7"/>
-    <w:rsid w:val="007B74CC"/>
+    <w:rsid w:val="007B764D"/>
     <w:rsid w:val="007B7D75"/>
-    <w:rsid w:val="007C3198"/>
     <w:rsid w:val="007C33A0"/>
     <w:rsid w:val="007C5583"/>
+    <w:rsid w:val="007D13DB"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D4977"/>
     <w:rsid w:val="007D79F2"/>
     <w:rsid w:val="007E1B02"/>
     <w:rsid w:val="007E2B6B"/>
     <w:rsid w:val="007E3E1D"/>
     <w:rsid w:val="007E470D"/>
     <w:rsid w:val="007F0939"/>
     <w:rsid w:val="007F0997"/>
     <w:rsid w:val="007F4D60"/>
     <w:rsid w:val="007F7A50"/>
     <w:rsid w:val="00800D08"/>
     <w:rsid w:val="00801CD3"/>
     <w:rsid w:val="00804947"/>
-    <w:rsid w:val="008072E9"/>
     <w:rsid w:val="0081102C"/>
     <w:rsid w:val="00811296"/>
     <w:rsid w:val="00812701"/>
     <w:rsid w:val="00813E9C"/>
     <w:rsid w:val="0081415B"/>
     <w:rsid w:val="008155E7"/>
     <w:rsid w:val="00817E8E"/>
     <w:rsid w:val="00817F08"/>
     <w:rsid w:val="00820C6B"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="008308DB"/>
+    <w:rsid w:val="0083307C"/>
     <w:rsid w:val="0083359E"/>
     <w:rsid w:val="00834CC3"/>
     <w:rsid w:val="0083759A"/>
     <w:rsid w:val="00837F67"/>
     <w:rsid w:val="00841431"/>
     <w:rsid w:val="00844A87"/>
     <w:rsid w:val="00847716"/>
     <w:rsid w:val="00847EEB"/>
     <w:rsid w:val="0085135A"/>
-    <w:rsid w:val="00853700"/>
     <w:rsid w:val="00853C64"/>
     <w:rsid w:val="00854FC5"/>
     <w:rsid w:val="00856A31"/>
     <w:rsid w:val="0085730C"/>
     <w:rsid w:val="0086008D"/>
-    <w:rsid w:val="00860A39"/>
     <w:rsid w:val="008620F8"/>
-    <w:rsid w:val="00865519"/>
     <w:rsid w:val="00865A3B"/>
     <w:rsid w:val="00866DDA"/>
     <w:rsid w:val="00870F0F"/>
     <w:rsid w:val="00871D00"/>
     <w:rsid w:val="00871EC6"/>
     <w:rsid w:val="00876AC0"/>
     <w:rsid w:val="00876B88"/>
     <w:rsid w:val="00877BF5"/>
     <w:rsid w:val="00880683"/>
     <w:rsid w:val="00880BEA"/>
     <w:rsid w:val="00881593"/>
     <w:rsid w:val="00881645"/>
     <w:rsid w:val="00883FA4"/>
     <w:rsid w:val="00884CBC"/>
     <w:rsid w:val="00887345"/>
     <w:rsid w:val="00890D32"/>
     <w:rsid w:val="00891BD4"/>
     <w:rsid w:val="00891C78"/>
     <w:rsid w:val="008947EC"/>
     <w:rsid w:val="00894CB9"/>
     <w:rsid w:val="00895F26"/>
     <w:rsid w:val="00896778"/>
     <w:rsid w:val="00897C74"/>
     <w:rsid w:val="008A01BA"/>
     <w:rsid w:val="008A04F0"/>
     <w:rsid w:val="008A0BFA"/>
     <w:rsid w:val="008A2AE7"/>
     <w:rsid w:val="008A4779"/>
     <w:rsid w:val="008A77D5"/>
     <w:rsid w:val="008A79D2"/>
     <w:rsid w:val="008A7D81"/>
     <w:rsid w:val="008B033E"/>
     <w:rsid w:val="008B1F02"/>
     <w:rsid w:val="008B303E"/>
     <w:rsid w:val="008B40A1"/>
     <w:rsid w:val="008B441B"/>
     <w:rsid w:val="008B67D7"/>
-    <w:rsid w:val="008B7EB6"/>
     <w:rsid w:val="008C15AE"/>
     <w:rsid w:val="008C3478"/>
     <w:rsid w:val="008C49A1"/>
     <w:rsid w:val="008C4BDE"/>
     <w:rsid w:val="008D02FF"/>
     <w:rsid w:val="008D0433"/>
     <w:rsid w:val="008D138B"/>
-    <w:rsid w:val="008D351F"/>
-    <w:rsid w:val="008E1608"/>
     <w:rsid w:val="008E241B"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008E3066"/>
     <w:rsid w:val="008E6AAE"/>
     <w:rsid w:val="008E6C86"/>
     <w:rsid w:val="008F0546"/>
     <w:rsid w:val="008F251A"/>
     <w:rsid w:val="008F5CED"/>
     <w:rsid w:val="008F684A"/>
     <w:rsid w:val="00900895"/>
     <w:rsid w:val="00901B57"/>
     <w:rsid w:val="009059C6"/>
     <w:rsid w:val="009060D2"/>
+    <w:rsid w:val="00913026"/>
     <w:rsid w:val="009151F0"/>
     <w:rsid w:val="00916EBC"/>
     <w:rsid w:val="00917A43"/>
-    <w:rsid w:val="0092544F"/>
     <w:rsid w:val="009260FB"/>
     <w:rsid w:val="009261BA"/>
     <w:rsid w:val="00927A63"/>
     <w:rsid w:val="00930119"/>
     <w:rsid w:val="00931917"/>
-    <w:rsid w:val="00940682"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009415B1"/>
     <w:rsid w:val="00943A06"/>
     <w:rsid w:val="00947327"/>
     <w:rsid w:val="00947FC4"/>
     <w:rsid w:val="009502C9"/>
-    <w:rsid w:val="00953529"/>
-    <w:rsid w:val="00955687"/>
     <w:rsid w:val="0095743A"/>
+    <w:rsid w:val="00957A07"/>
     <w:rsid w:val="0096022E"/>
-    <w:rsid w:val="00960F16"/>
     <w:rsid w:val="00961681"/>
     <w:rsid w:val="009652F5"/>
-    <w:rsid w:val="0096644E"/>
     <w:rsid w:val="009664E4"/>
     <w:rsid w:val="00967312"/>
-    <w:rsid w:val="00967748"/>
     <w:rsid w:val="009743A7"/>
     <w:rsid w:val="00976166"/>
     <w:rsid w:val="009763CD"/>
     <w:rsid w:val="00982F2A"/>
     <w:rsid w:val="00984410"/>
-    <w:rsid w:val="00984FF0"/>
     <w:rsid w:val="00990207"/>
     <w:rsid w:val="00990440"/>
-    <w:rsid w:val="0099226A"/>
     <w:rsid w:val="00993974"/>
     <w:rsid w:val="00993BE9"/>
-    <w:rsid w:val="00994A5B"/>
     <w:rsid w:val="00995793"/>
     <w:rsid w:val="00996527"/>
     <w:rsid w:val="00996794"/>
     <w:rsid w:val="009A1643"/>
     <w:rsid w:val="009A17C9"/>
     <w:rsid w:val="009A2F48"/>
     <w:rsid w:val="009A46B4"/>
     <w:rsid w:val="009A5A0D"/>
     <w:rsid w:val="009A7267"/>
     <w:rsid w:val="009B2311"/>
     <w:rsid w:val="009B4895"/>
     <w:rsid w:val="009B505D"/>
     <w:rsid w:val="009B5614"/>
     <w:rsid w:val="009C08CD"/>
     <w:rsid w:val="009C2BAC"/>
-    <w:rsid w:val="009C5008"/>
+    <w:rsid w:val="009C4530"/>
     <w:rsid w:val="009C5480"/>
-    <w:rsid w:val="009C5FA9"/>
     <w:rsid w:val="009D1637"/>
     <w:rsid w:val="009D4DC7"/>
     <w:rsid w:val="009D5C01"/>
     <w:rsid w:val="009D7291"/>
     <w:rsid w:val="009D7672"/>
     <w:rsid w:val="009E002C"/>
     <w:rsid w:val="009E0729"/>
     <w:rsid w:val="009E2439"/>
     <w:rsid w:val="009E2729"/>
     <w:rsid w:val="009E28E5"/>
     <w:rsid w:val="009E5301"/>
-    <w:rsid w:val="009E5DE8"/>
     <w:rsid w:val="009F32C7"/>
-    <w:rsid w:val="009F36F0"/>
     <w:rsid w:val="009F516B"/>
     <w:rsid w:val="009F54AF"/>
     <w:rsid w:val="009F6963"/>
     <w:rsid w:val="009F7912"/>
     <w:rsid w:val="00A00C46"/>
     <w:rsid w:val="00A01FD9"/>
     <w:rsid w:val="00A030B2"/>
-    <w:rsid w:val="00A043CA"/>
-    <w:rsid w:val="00A04754"/>
     <w:rsid w:val="00A04DBC"/>
     <w:rsid w:val="00A04F74"/>
+    <w:rsid w:val="00A1150C"/>
     <w:rsid w:val="00A11D5C"/>
     <w:rsid w:val="00A1272D"/>
     <w:rsid w:val="00A14D9B"/>
     <w:rsid w:val="00A1713A"/>
     <w:rsid w:val="00A172A3"/>
     <w:rsid w:val="00A20A91"/>
-    <w:rsid w:val="00A23083"/>
     <w:rsid w:val="00A235EC"/>
     <w:rsid w:val="00A24637"/>
     <w:rsid w:val="00A25A7D"/>
     <w:rsid w:val="00A2623F"/>
     <w:rsid w:val="00A305E3"/>
     <w:rsid w:val="00A31B69"/>
-    <w:rsid w:val="00A33200"/>
+    <w:rsid w:val="00A32593"/>
+    <w:rsid w:val="00A32C14"/>
     <w:rsid w:val="00A37C58"/>
     <w:rsid w:val="00A43A7A"/>
     <w:rsid w:val="00A44151"/>
     <w:rsid w:val="00A47699"/>
     <w:rsid w:val="00A50963"/>
     <w:rsid w:val="00A528D1"/>
-    <w:rsid w:val="00A53E1D"/>
     <w:rsid w:val="00A60D54"/>
+    <w:rsid w:val="00A612B9"/>
     <w:rsid w:val="00A6191A"/>
     <w:rsid w:val="00A626C7"/>
     <w:rsid w:val="00A62813"/>
     <w:rsid w:val="00A65E7D"/>
+    <w:rsid w:val="00A70999"/>
     <w:rsid w:val="00A715B1"/>
     <w:rsid w:val="00A741F3"/>
     <w:rsid w:val="00A75307"/>
     <w:rsid w:val="00A75C2A"/>
     <w:rsid w:val="00A7746C"/>
     <w:rsid w:val="00A775F9"/>
     <w:rsid w:val="00A8064C"/>
+    <w:rsid w:val="00A815B8"/>
     <w:rsid w:val="00A817BF"/>
     <w:rsid w:val="00A81BC7"/>
     <w:rsid w:val="00A879A2"/>
     <w:rsid w:val="00A90724"/>
     <w:rsid w:val="00A922E2"/>
     <w:rsid w:val="00A92FB1"/>
     <w:rsid w:val="00A9330F"/>
     <w:rsid w:val="00A945D6"/>
     <w:rsid w:val="00A9482A"/>
     <w:rsid w:val="00A953DD"/>
     <w:rsid w:val="00A96714"/>
     <w:rsid w:val="00A96AF5"/>
     <w:rsid w:val="00AA034B"/>
     <w:rsid w:val="00AA0CBB"/>
+    <w:rsid w:val="00AA21D4"/>
     <w:rsid w:val="00AA26F6"/>
     <w:rsid w:val="00AA3903"/>
     <w:rsid w:val="00AA3F87"/>
     <w:rsid w:val="00AA4A86"/>
     <w:rsid w:val="00AB109E"/>
     <w:rsid w:val="00AB1B40"/>
     <w:rsid w:val="00AB1E51"/>
     <w:rsid w:val="00AB34CE"/>
     <w:rsid w:val="00AB52C3"/>
     <w:rsid w:val="00AB6B20"/>
     <w:rsid w:val="00AB7093"/>
     <w:rsid w:val="00AB70E6"/>
     <w:rsid w:val="00AB72DF"/>
-    <w:rsid w:val="00AB7947"/>
     <w:rsid w:val="00AC231E"/>
     <w:rsid w:val="00AC28AD"/>
-    <w:rsid w:val="00AC73FE"/>
     <w:rsid w:val="00AD2AC2"/>
     <w:rsid w:val="00AE0E0A"/>
     <w:rsid w:val="00AE1907"/>
     <w:rsid w:val="00AE2B55"/>
+    <w:rsid w:val="00AE3A41"/>
     <w:rsid w:val="00AE3FF6"/>
     <w:rsid w:val="00AE7F53"/>
     <w:rsid w:val="00AF090F"/>
     <w:rsid w:val="00AF0D00"/>
     <w:rsid w:val="00AF148A"/>
     <w:rsid w:val="00AF2421"/>
     <w:rsid w:val="00AF25E8"/>
     <w:rsid w:val="00AF2A41"/>
     <w:rsid w:val="00AF3097"/>
     <w:rsid w:val="00AF31F0"/>
     <w:rsid w:val="00AF5494"/>
     <w:rsid w:val="00AF5D91"/>
-    <w:rsid w:val="00AF69C0"/>
     <w:rsid w:val="00B00DA8"/>
     <w:rsid w:val="00B01F45"/>
     <w:rsid w:val="00B0262B"/>
+    <w:rsid w:val="00B06655"/>
     <w:rsid w:val="00B10095"/>
-    <w:rsid w:val="00B100A5"/>
-    <w:rsid w:val="00B10568"/>
     <w:rsid w:val="00B10EA3"/>
     <w:rsid w:val="00B134EC"/>
     <w:rsid w:val="00B16710"/>
+    <w:rsid w:val="00B16ABD"/>
     <w:rsid w:val="00B17D3B"/>
-    <w:rsid w:val="00B17DE5"/>
     <w:rsid w:val="00B2028C"/>
     <w:rsid w:val="00B251AE"/>
     <w:rsid w:val="00B25A7E"/>
     <w:rsid w:val="00B30DE3"/>
     <w:rsid w:val="00B320F5"/>
     <w:rsid w:val="00B355C2"/>
     <w:rsid w:val="00B36A6D"/>
     <w:rsid w:val="00B4058E"/>
     <w:rsid w:val="00B41065"/>
     <w:rsid w:val="00B41A61"/>
     <w:rsid w:val="00B42242"/>
     <w:rsid w:val="00B42C6D"/>
     <w:rsid w:val="00B44819"/>
     <w:rsid w:val="00B4548B"/>
     <w:rsid w:val="00B46642"/>
     <w:rsid w:val="00B50519"/>
     <w:rsid w:val="00B5244B"/>
     <w:rsid w:val="00B52B18"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B60232"/>
     <w:rsid w:val="00B61564"/>
     <w:rsid w:val="00B6212C"/>
     <w:rsid w:val="00B6347A"/>
-    <w:rsid w:val="00B63700"/>
     <w:rsid w:val="00B6622C"/>
     <w:rsid w:val="00B7356A"/>
     <w:rsid w:val="00B735CF"/>
     <w:rsid w:val="00B75F6A"/>
     <w:rsid w:val="00B76E40"/>
     <w:rsid w:val="00B8098B"/>
-    <w:rsid w:val="00B82E32"/>
     <w:rsid w:val="00B8371C"/>
+    <w:rsid w:val="00B8552C"/>
     <w:rsid w:val="00B8708E"/>
     <w:rsid w:val="00B87F50"/>
     <w:rsid w:val="00B91229"/>
     <w:rsid w:val="00B91A33"/>
-    <w:rsid w:val="00B92B58"/>
     <w:rsid w:val="00B9314A"/>
     <w:rsid w:val="00B948C8"/>
-    <w:rsid w:val="00B9697E"/>
-    <w:rsid w:val="00B97DEE"/>
     <w:rsid w:val="00BA0CF5"/>
     <w:rsid w:val="00BA2BF5"/>
     <w:rsid w:val="00BA585D"/>
     <w:rsid w:val="00BB5097"/>
     <w:rsid w:val="00BB7440"/>
     <w:rsid w:val="00BC0492"/>
     <w:rsid w:val="00BC7296"/>
     <w:rsid w:val="00BD529F"/>
     <w:rsid w:val="00BD7AD9"/>
     <w:rsid w:val="00BE08E5"/>
     <w:rsid w:val="00BE4365"/>
     <w:rsid w:val="00BE6E7A"/>
-    <w:rsid w:val="00BE7790"/>
     <w:rsid w:val="00BF044A"/>
     <w:rsid w:val="00BF09E6"/>
     <w:rsid w:val="00BF3259"/>
     <w:rsid w:val="00BF33F7"/>
     <w:rsid w:val="00BF3823"/>
     <w:rsid w:val="00BF68FC"/>
     <w:rsid w:val="00BF705C"/>
     <w:rsid w:val="00BF7C74"/>
     <w:rsid w:val="00C01735"/>
     <w:rsid w:val="00C05977"/>
     <w:rsid w:val="00C0771F"/>
     <w:rsid w:val="00C10839"/>
     <w:rsid w:val="00C129B3"/>
     <w:rsid w:val="00C12BE7"/>
-    <w:rsid w:val="00C15C2C"/>
     <w:rsid w:val="00C17E1A"/>
     <w:rsid w:val="00C206D0"/>
     <w:rsid w:val="00C2181E"/>
     <w:rsid w:val="00C22EA8"/>
     <w:rsid w:val="00C23B0A"/>
     <w:rsid w:val="00C23B12"/>
     <w:rsid w:val="00C253B7"/>
     <w:rsid w:val="00C25D3D"/>
     <w:rsid w:val="00C261A8"/>
     <w:rsid w:val="00C33CEC"/>
     <w:rsid w:val="00C34BCF"/>
     <w:rsid w:val="00C3538D"/>
-    <w:rsid w:val="00C40F9F"/>
     <w:rsid w:val="00C41491"/>
     <w:rsid w:val="00C42E5B"/>
+    <w:rsid w:val="00C43061"/>
     <w:rsid w:val="00C43806"/>
     <w:rsid w:val="00C44025"/>
     <w:rsid w:val="00C445C6"/>
     <w:rsid w:val="00C46565"/>
     <w:rsid w:val="00C5050D"/>
     <w:rsid w:val="00C50A46"/>
     <w:rsid w:val="00C548E0"/>
     <w:rsid w:val="00C557A5"/>
     <w:rsid w:val="00C61348"/>
-    <w:rsid w:val="00C62754"/>
     <w:rsid w:val="00C62E99"/>
     <w:rsid w:val="00C63589"/>
-    <w:rsid w:val="00C6535A"/>
     <w:rsid w:val="00C65CD8"/>
     <w:rsid w:val="00C670A1"/>
     <w:rsid w:val="00C70BB6"/>
     <w:rsid w:val="00C71189"/>
     <w:rsid w:val="00C7496A"/>
     <w:rsid w:val="00C74DB4"/>
     <w:rsid w:val="00C7573A"/>
     <w:rsid w:val="00C75CBD"/>
     <w:rsid w:val="00C76BF5"/>
     <w:rsid w:val="00C778F3"/>
     <w:rsid w:val="00C81944"/>
     <w:rsid w:val="00C81E40"/>
     <w:rsid w:val="00C838E9"/>
-    <w:rsid w:val="00C83FE3"/>
     <w:rsid w:val="00C85FD9"/>
     <w:rsid w:val="00C90239"/>
-    <w:rsid w:val="00C91519"/>
+    <w:rsid w:val="00C94F7D"/>
     <w:rsid w:val="00C95A74"/>
-    <w:rsid w:val="00C95EFA"/>
     <w:rsid w:val="00CA27AA"/>
     <w:rsid w:val="00CA33D5"/>
     <w:rsid w:val="00CA5111"/>
     <w:rsid w:val="00CA6B03"/>
     <w:rsid w:val="00CB0826"/>
     <w:rsid w:val="00CB1CF5"/>
     <w:rsid w:val="00CB27E3"/>
     <w:rsid w:val="00CB284E"/>
-    <w:rsid w:val="00CB4F4D"/>
     <w:rsid w:val="00CB5D46"/>
     <w:rsid w:val="00CB6994"/>
     <w:rsid w:val="00CC23FD"/>
     <w:rsid w:val="00CC28F8"/>
-    <w:rsid w:val="00CC2BC3"/>
-    <w:rsid w:val="00CC3005"/>
     <w:rsid w:val="00CC7906"/>
     <w:rsid w:val="00CD1574"/>
     <w:rsid w:val="00CD3A78"/>
-    <w:rsid w:val="00CD565D"/>
     <w:rsid w:val="00CD6EF2"/>
     <w:rsid w:val="00CE4C16"/>
     <w:rsid w:val="00CE5720"/>
     <w:rsid w:val="00CE5D64"/>
     <w:rsid w:val="00CE69A0"/>
+    <w:rsid w:val="00CE6E0B"/>
     <w:rsid w:val="00CF12E9"/>
     <w:rsid w:val="00CF1DA7"/>
     <w:rsid w:val="00CF3BE2"/>
     <w:rsid w:val="00CF5CBF"/>
     <w:rsid w:val="00CF7CBD"/>
     <w:rsid w:val="00D02805"/>
     <w:rsid w:val="00D032B7"/>
     <w:rsid w:val="00D046B3"/>
     <w:rsid w:val="00D04D64"/>
-    <w:rsid w:val="00D05C30"/>
     <w:rsid w:val="00D07525"/>
     <w:rsid w:val="00D10748"/>
     <w:rsid w:val="00D207A1"/>
     <w:rsid w:val="00D216B7"/>
     <w:rsid w:val="00D2254C"/>
     <w:rsid w:val="00D25F03"/>
     <w:rsid w:val="00D27E57"/>
     <w:rsid w:val="00D30E68"/>
     <w:rsid w:val="00D30EBF"/>
     <w:rsid w:val="00D32239"/>
     <w:rsid w:val="00D32BA5"/>
     <w:rsid w:val="00D332A0"/>
     <w:rsid w:val="00D332D3"/>
     <w:rsid w:val="00D33EB4"/>
+    <w:rsid w:val="00D3420C"/>
     <w:rsid w:val="00D3537B"/>
     <w:rsid w:val="00D3672E"/>
     <w:rsid w:val="00D377AC"/>
     <w:rsid w:val="00D37FC4"/>
     <w:rsid w:val="00D40EB3"/>
     <w:rsid w:val="00D446C6"/>
     <w:rsid w:val="00D47DC8"/>
     <w:rsid w:val="00D51209"/>
     <w:rsid w:val="00D51798"/>
     <w:rsid w:val="00D530EF"/>
     <w:rsid w:val="00D53EE0"/>
     <w:rsid w:val="00D54BEB"/>
-    <w:rsid w:val="00D55871"/>
     <w:rsid w:val="00D5590E"/>
     <w:rsid w:val="00D5785D"/>
     <w:rsid w:val="00D600A2"/>
     <w:rsid w:val="00D61385"/>
     <w:rsid w:val="00D61A2D"/>
     <w:rsid w:val="00D657A1"/>
     <w:rsid w:val="00D65A5C"/>
     <w:rsid w:val="00D70598"/>
     <w:rsid w:val="00D71682"/>
     <w:rsid w:val="00D7201F"/>
     <w:rsid w:val="00D743A5"/>
     <w:rsid w:val="00D76C0E"/>
     <w:rsid w:val="00D800DD"/>
     <w:rsid w:val="00D8045A"/>
-    <w:rsid w:val="00D82E6C"/>
     <w:rsid w:val="00D83D65"/>
     <w:rsid w:val="00D84B93"/>
-    <w:rsid w:val="00D90A29"/>
+    <w:rsid w:val="00D92589"/>
     <w:rsid w:val="00D934E6"/>
     <w:rsid w:val="00D940A5"/>
-    <w:rsid w:val="00D94138"/>
     <w:rsid w:val="00D979AD"/>
     <w:rsid w:val="00DA11C5"/>
     <w:rsid w:val="00DA11FA"/>
     <w:rsid w:val="00DA197A"/>
     <w:rsid w:val="00DA1D0F"/>
     <w:rsid w:val="00DA40D5"/>
     <w:rsid w:val="00DA4A15"/>
     <w:rsid w:val="00DA56D2"/>
     <w:rsid w:val="00DA5A12"/>
-    <w:rsid w:val="00DA6BA7"/>
+    <w:rsid w:val="00DA636F"/>
     <w:rsid w:val="00DA70C9"/>
     <w:rsid w:val="00DA7578"/>
     <w:rsid w:val="00DB08EC"/>
-    <w:rsid w:val="00DB0D93"/>
     <w:rsid w:val="00DB1EA3"/>
-    <w:rsid w:val="00DB269B"/>
     <w:rsid w:val="00DB2D23"/>
-    <w:rsid w:val="00DC19AC"/>
     <w:rsid w:val="00DC39B0"/>
     <w:rsid w:val="00DC41A0"/>
-    <w:rsid w:val="00DC5060"/>
     <w:rsid w:val="00DC5283"/>
     <w:rsid w:val="00DC6657"/>
-    <w:rsid w:val="00DC6B89"/>
     <w:rsid w:val="00DC76C3"/>
     <w:rsid w:val="00DC7BAD"/>
     <w:rsid w:val="00DD1478"/>
+    <w:rsid w:val="00DD3248"/>
     <w:rsid w:val="00DD38B2"/>
     <w:rsid w:val="00DD4621"/>
     <w:rsid w:val="00DD6BF3"/>
     <w:rsid w:val="00DD7116"/>
-    <w:rsid w:val="00DE0042"/>
     <w:rsid w:val="00DE064E"/>
     <w:rsid w:val="00DE1270"/>
     <w:rsid w:val="00DE2408"/>
     <w:rsid w:val="00DE50F9"/>
     <w:rsid w:val="00DE5A7B"/>
-    <w:rsid w:val="00DE5C2D"/>
     <w:rsid w:val="00DE73CB"/>
     <w:rsid w:val="00DF3AA1"/>
-    <w:rsid w:val="00DF3C1F"/>
     <w:rsid w:val="00DF5BFC"/>
-    <w:rsid w:val="00E0045E"/>
     <w:rsid w:val="00E01F63"/>
-    <w:rsid w:val="00E10692"/>
     <w:rsid w:val="00E1119C"/>
-    <w:rsid w:val="00E116FE"/>
     <w:rsid w:val="00E13F1F"/>
     <w:rsid w:val="00E14741"/>
     <w:rsid w:val="00E15430"/>
     <w:rsid w:val="00E17623"/>
     <w:rsid w:val="00E213E7"/>
     <w:rsid w:val="00E21A90"/>
     <w:rsid w:val="00E30846"/>
-    <w:rsid w:val="00E30904"/>
     <w:rsid w:val="00E30CDC"/>
     <w:rsid w:val="00E36D63"/>
-    <w:rsid w:val="00E40C09"/>
     <w:rsid w:val="00E41029"/>
-    <w:rsid w:val="00E418EB"/>
     <w:rsid w:val="00E42C71"/>
     <w:rsid w:val="00E45950"/>
+    <w:rsid w:val="00E4596B"/>
     <w:rsid w:val="00E45B70"/>
     <w:rsid w:val="00E47023"/>
     <w:rsid w:val="00E4786A"/>
     <w:rsid w:val="00E47A52"/>
     <w:rsid w:val="00E5245A"/>
     <w:rsid w:val="00E53046"/>
-    <w:rsid w:val="00E531BF"/>
-    <w:rsid w:val="00E53B16"/>
     <w:rsid w:val="00E62AD5"/>
     <w:rsid w:val="00E63A2D"/>
     <w:rsid w:val="00E64301"/>
     <w:rsid w:val="00E65D27"/>
     <w:rsid w:val="00E6643A"/>
     <w:rsid w:val="00E71747"/>
     <w:rsid w:val="00E7378F"/>
+    <w:rsid w:val="00E737C3"/>
     <w:rsid w:val="00E75805"/>
     <w:rsid w:val="00E7646A"/>
     <w:rsid w:val="00E816E2"/>
     <w:rsid w:val="00E85EF7"/>
     <w:rsid w:val="00E86428"/>
-    <w:rsid w:val="00E871F1"/>
     <w:rsid w:val="00E87283"/>
+    <w:rsid w:val="00E87A66"/>
     <w:rsid w:val="00E92C8C"/>
-    <w:rsid w:val="00E935C7"/>
     <w:rsid w:val="00E93876"/>
     <w:rsid w:val="00E93CFC"/>
     <w:rsid w:val="00E93E44"/>
-    <w:rsid w:val="00E95D32"/>
-    <w:rsid w:val="00EA0186"/>
     <w:rsid w:val="00EA13A0"/>
     <w:rsid w:val="00EA159A"/>
     <w:rsid w:val="00EA199B"/>
     <w:rsid w:val="00EA365F"/>
     <w:rsid w:val="00EA428B"/>
-    <w:rsid w:val="00EA5270"/>
     <w:rsid w:val="00EA5455"/>
     <w:rsid w:val="00EB24A2"/>
     <w:rsid w:val="00EB3090"/>
     <w:rsid w:val="00EC7ADC"/>
     <w:rsid w:val="00ED00E1"/>
     <w:rsid w:val="00ED0126"/>
     <w:rsid w:val="00ED0A38"/>
     <w:rsid w:val="00ED7BAC"/>
     <w:rsid w:val="00EE238C"/>
     <w:rsid w:val="00EE5D64"/>
     <w:rsid w:val="00EF0F3B"/>
     <w:rsid w:val="00EF1599"/>
     <w:rsid w:val="00EF1D87"/>
     <w:rsid w:val="00EF51BE"/>
-    <w:rsid w:val="00EF54BF"/>
-    <w:rsid w:val="00EF72A2"/>
     <w:rsid w:val="00EF7F16"/>
     <w:rsid w:val="00F0114B"/>
     <w:rsid w:val="00F0287A"/>
     <w:rsid w:val="00F02B41"/>
-    <w:rsid w:val="00F03118"/>
     <w:rsid w:val="00F0469F"/>
-    <w:rsid w:val="00F10191"/>
     <w:rsid w:val="00F161CD"/>
-    <w:rsid w:val="00F16454"/>
     <w:rsid w:val="00F20B5E"/>
     <w:rsid w:val="00F2181B"/>
     <w:rsid w:val="00F221BC"/>
     <w:rsid w:val="00F313FC"/>
     <w:rsid w:val="00F33B62"/>
-    <w:rsid w:val="00F35C9A"/>
     <w:rsid w:val="00F376AD"/>
     <w:rsid w:val="00F422E9"/>
     <w:rsid w:val="00F458D7"/>
+    <w:rsid w:val="00F47391"/>
     <w:rsid w:val="00F51409"/>
     <w:rsid w:val="00F534D4"/>
     <w:rsid w:val="00F5601C"/>
     <w:rsid w:val="00F57F1E"/>
     <w:rsid w:val="00F57FD5"/>
     <w:rsid w:val="00F6069B"/>
     <w:rsid w:val="00F60EAF"/>
     <w:rsid w:val="00F622AA"/>
     <w:rsid w:val="00F62B5D"/>
     <w:rsid w:val="00F63011"/>
+    <w:rsid w:val="00F63DDE"/>
     <w:rsid w:val="00F661A9"/>
     <w:rsid w:val="00F66266"/>
     <w:rsid w:val="00F738EB"/>
     <w:rsid w:val="00F7412A"/>
     <w:rsid w:val="00F7492E"/>
     <w:rsid w:val="00F750F5"/>
     <w:rsid w:val="00F754CE"/>
     <w:rsid w:val="00F763F8"/>
     <w:rsid w:val="00F835E7"/>
     <w:rsid w:val="00F85582"/>
     <w:rsid w:val="00F93781"/>
     <w:rsid w:val="00F96DFB"/>
     <w:rsid w:val="00FA165C"/>
     <w:rsid w:val="00FA2BCF"/>
     <w:rsid w:val="00FA3779"/>
     <w:rsid w:val="00FA44F9"/>
-    <w:rsid w:val="00FB1879"/>
-    <w:rsid w:val="00FC008A"/>
     <w:rsid w:val="00FC1F0A"/>
     <w:rsid w:val="00FC27AB"/>
     <w:rsid w:val="00FC302B"/>
     <w:rsid w:val="00FC49F9"/>
     <w:rsid w:val="00FC690A"/>
     <w:rsid w:val="00FC79D5"/>
     <w:rsid w:val="00FC7F3C"/>
     <w:rsid w:val="00FD2651"/>
     <w:rsid w:val="00FD4A46"/>
     <w:rsid w:val="00FD7BEF"/>
     <w:rsid w:val="00FE0919"/>
     <w:rsid w:val="00FE380E"/>
-    <w:rsid w:val="00FE393F"/>
     <w:rsid w:val="00FE6446"/>
     <w:rsid w:val="00FE73CA"/>
     <w:rsid w:val="00FE7F6A"/>
     <w:rsid w:val="00FF2BA4"/>
     <w:rsid w:val="00FF3614"/>
     <w:rsid w:val="00FF3C31"/>
     <w:rsid w:val="00FF3D97"/>
-    <w:rsid w:val="00FF649C"/>
+    <w:rsid w:val="00FF48EA"/>
     <w:rsid w:val="00FF78BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="065ED9A7"/>
   <w15:docId w15:val="{74060BC5-086E-4377-97FB-618A1A1C8488}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5413,50 +6754,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="متن"/>
     <w:rsid w:val="00AD2AC2"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="567" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:hAnsi="Adobe Gurmukhi" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading 11,Heading 1 Char Char Char Char Char Char Char,Heading 1 Char Char Char Char Char Char"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:rsid w:val="00153223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
@@ -7550,72 +8896,72 @@
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:link w:val="ReferenceChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00B17DE5"/>
+    <w:rsid w:val="00C23B12"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      <w:ind w:left="1276" w:right="569" w:hanging="425"/>
+      <w:ind w:left="1560" w:right="569" w:hanging="425"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="majorBidi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceChar">
     <w:name w:val="Reference Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Reference"/>
-    <w:rsid w:val="00B17DE5"/>
+    <w:rsid w:val="00C23B12"/>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cstheme="majorBidi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tgc">
     <w:name w:val="_tgc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008B303E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:rsid w:val="008B303E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
       <w:ind w:left="567" w:right="0" w:firstLine="2"/>
       <w:jc w:val="left"/>
@@ -16222,78 +17568,76 @@
     <w:link w:val="affb"/>
     <w:rsid w:val="00751222"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="IRTitr"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList5">
     <w:name w:val="No List5"/>
     <w:next w:val="NoList"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00751222"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Heading4"/>
     <w:link w:val="FigureChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00D05C30"/>
+    <w:rsid w:val="006062D6"/>
     <w:pPr>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="862" w:hanging="862"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
-      <w:color w:val="835C3B"/>
+      <w:color w:val="958122"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigureChar">
     <w:name w:val="Figure Char"/>
     <w:basedOn w:val="Char6"/>
     <w:link w:val="Figure"/>
-    <w:rsid w:val="00D05C30"/>
+    <w:rsid w:val="006062D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs w:val="0"/>
-      <w:color w:val="835C3B"/>
+      <w:color w:val="958122"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02">
     <w:name w:val="02نویسندگان"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00881645"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="3402"/>
         <w:tab w:val="left" w:pos="5390"/>
       </w:tabs>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="0" w:right="1134"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="B Nazanin" w:hAnsi="Times New Roman Bold"/>
       <w:b/>
@@ -16461,299 +17805,290 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="jlqj4b">
     <w:name w:val="jlqj4b"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00996794"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="viiyi">
     <w:name w:val="viiyi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00545D2A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet">
     <w:name w:val="Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BulletChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB4F4D"/>
+    <w:rsid w:val="006925A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:bidi w:val="0"/>
-      <w:ind w:left="1418" w:hanging="851"/>
+      <w:ind w:left="1560" w:hanging="1560"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Adobe Garamond Pro"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BulletChar">
     <w:name w:val="Bullet Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Bullet"/>
-    <w:rsid w:val="00CB4F4D"/>
+    <w:rsid w:val="006925A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Adobe Garamond Pro"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading10">
     <w:name w:val="Heading(1)"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="Heading1Char0"/>
     <w:rsid w:val="00C01735"/>
     <w:pPr>
       <w:bidi w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HEADING11">
     <w:name w:val="HEADING1"/>
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="HEADING1Char2"/>
     <w:qFormat/>
-    <w:rsid w:val="004A5A5D"/>
+    <w:rsid w:val="006F7F0D"/>
     <w:pPr>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
-      <w:color w:val="835C3B"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="958122"/>
+      <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BODY0">
     <w:name w:val="BODY"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BODYChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00426704"/>
+    <w:rsid w:val="00F0114B"/>
     <w:pPr>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      <w:ind w:left="658"/>
+      <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char0">
     <w:name w:val="Heading(1) Char"/>
     <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="Heading10"/>
     <w:rsid w:val="00C01735"/>
     <w:rPr>
       <w:rFonts w:ascii="Adobe Gurmukhi" w:eastAsia="Times New Roman" w:hAnsi="Adobe Gurmukhi" w:cs="Times New Roman"/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HEADING1Char2">
     <w:name w:val="HEADING1 Char"/>
     <w:basedOn w:val="Heading1Char0"/>
     <w:link w:val="HEADING11"/>
-    <w:rsid w:val="004A5A5D"/>
+    <w:rsid w:val="006F7F0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="835C3B"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="958122"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HEADING20">
     <w:name w:val="HEADING2"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="HEADING2Char0"/>
     <w:qFormat/>
-    <w:rsid w:val="00426704"/>
+    <w:rsid w:val="006F7F0D"/>
     <w:pPr>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
-      <w:ind w:left="284" w:right="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-      <w:color w:val="835C3B"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="958122"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BODYChar">
     <w:name w:val="BODY Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BODY0"/>
-    <w:rsid w:val="00426704"/>
+    <w:rsid w:val="00F0114B"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="XB Kayhan"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TABLECONTENT">
     <w:name w:val="TABLE CONTENT"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TABLECONTENTChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00B97DEE"/>
+    <w:rsid w:val="00FC1F0A"/>
     <w:pPr>
       <w:framePr w:hSpace="181" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:xAlign="center" w:y="-56"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5380"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0"/>
       <w:suppressOverlap/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="SimSun" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:srgbClr w14:val="000000">
             <w14:lumMod w14:val="85000"/>
             <w14:lumOff w14:val="15000"/>
           </w14:srgbClr>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HEADING2Char0">
     <w:name w:val="HEADING2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HEADING20"/>
-    <w:rsid w:val="00426704"/>
+    <w:rsid w:val="006F7F0D"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="835C3B"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="958122"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HEADING30">
     <w:name w:val="HEADING3"/>
     <w:basedOn w:val="Heading3"/>
     <w:link w:val="HEADING3Char0"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="004A5A5D"/>
+    <w:rsid w:val="006062D6"/>
     <w:pPr>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+      <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="835C3B"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="958122"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TABLECONTENTChar">
     <w:name w:val="TABLE CONTENT Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TABLECONTENT"/>
-    <w:rsid w:val="00B97DEE"/>
+    <w:rsid w:val="00FC1F0A"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="SimSun" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB"/>
       <w14:textFill>
         <w14:solidFill>
           <w14:srgbClr w14:val="000000">
             <w14:lumMod w14:val="85000"/>
             <w14:lumOff w14:val="15000"/>
           </w14:srgbClr>
         </w14:solidFill>
       </w14:textFill>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3">
     <w:name w:val="Title3"/>
     <w:basedOn w:val="a6"/>
     <w:link w:val="TITLEChar0"/>
     <w:rsid w:val="00FE6446"/>
     <w:pPr>
       <w:framePr w:hSpace="187" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:xAlign="center" w:y="877"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8397"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:after="240"/>
       <w:ind w:left="743" w:right="0" w:firstLine="0"/>
       <w:suppressOverlap/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:noProof/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HEADING3Char0">
     <w:name w:val="HEADING3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HEADING30"/>
-    <w:rsid w:val="004A5A5D"/>
+    <w:rsid w:val="006062D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="835C3B"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="958122"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ARTICLETITLE0">
     <w:name w:val="ARTICLE TITLE"/>
     <w:basedOn w:val="Articletitle"/>
     <w:link w:val="ARTICLETITLEChar0"/>
     <w:qFormat/>
     <w:rsid w:val="00EA13A0"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:y="877"/>
       <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="318"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       <w:color w:val="056376"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TITLEChar0">
     <w:name w:val="TITLE Char"/>
     <w:basedOn w:val="Char"/>
     <w:link w:val="Title3"/>
     <w:rsid w:val="00FE6446"/>
@@ -16767,119 +18102,98 @@
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ARTICLETITLEChar0">
     <w:name w:val="ARTICLE TITLE Char"/>
     <w:basedOn w:val="ArticletitleChar"/>
     <w:link w:val="ARTICLETITLE0"/>
     <w:rsid w:val="00EA13A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Adobe Devanagari"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="056376"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="introduction">
     <w:name w:val="introduction"/>
     <w:basedOn w:val="Heading4"/>
     <w:link w:val="introductionChar"/>
     <w:qFormat/>
-    <w:rsid w:val="007434C5"/>
+    <w:rsid w:val="00780DBC"/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:line="360" w:lineRule="auto"/>
-      <w:ind w:left="1560" w:hanging="284"/>
+      <w:ind w:left="1843" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
-      <w:noProof/>
-      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="958122"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
-      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="introductionChar">
     <w:name w:val="introduction Char"/>
     <w:basedOn w:val="HEADING1Char2"/>
     <w:link w:val="introduction"/>
-    <w:rsid w:val="007434C5"/>
+    <w:rsid w:val="00780DBC"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:noProof/>
-      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:color w:val="958122"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
-      <w:lang w:bidi="fa-IR"/>
-[...19 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D3BE9"/>
+    <w:rsid w:val="004D0897"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17510,51 +18824,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meta.reapress.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tdsa.reapress.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17916,99 +19238,90 @@
   <b:Source>
     <b:Tag>Int17</b:Tag>
     <b:SourceType>JournalArticle</b:SourceType>
     <b:Guid>{E4249E37-D469-46D7-ADEF-06FD7ACAD7D7}</b:Guid>
     <b:Author>
       <b:Author>
         <b:NameList>
           <b:Person>
             <b:Last>Pierre A. Daniel</b:Last>
             <b:First>Carole</b:First>
             <b:Middle>Daniel</b:Middle>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Complexity, uncertainty and mental models: From a paradigm of regulation to a paradigm of emergence in project management</b:Title>
     <b:JournalName>International Journal of Project Management</b:JournalName>
     <b:Year>2017</b:Year>
     <b:Pages>184-197</b:Pages>
     <b:RefOrder>6</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BDDC22C-7876-4576-8F3B-3C3C4CE5E01B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CDCF186-5105-4BD1-A1D6-9D7C13E6A946}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>32</Words>
-  <Characters>188</Characters>
+  <Words>41</Words>
+  <Characters>238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>219</CharactersWithSpaces>
+  <CharactersWithSpaces>278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Javad Pourqasem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>7e71c5619c3c4600e8e31e7c348f8bb87d5a828ad041c5bd0c961c94f7cebee1</vt:lpwstr>
-[...8 lines deleted...]
-    <vt:lpwstr>31a13058-a3a0-3f13-8b76-6581fc1569a6</vt:lpwstr>
+    <vt:lpwstr>fa93aa262d99430cb9c85901d8addb1a5aefab32e70b7b91e1a73792bdfdb75a</vt:lpwstr>
   </property>
 </Properties>
 </file>