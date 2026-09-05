--- v0 (2025-10-07)
+++ v1 (2026-09-05)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7968BBCA" w14:textId="77777777" w:rsidR="00F232D2" w:rsidRDefault="00F232D2" w:rsidP="00DA60C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48D07C02" w14:textId="633CCDB6" w:rsidR="00DA60C2" w:rsidRPr="00F232D2" w:rsidRDefault="00274B0A" w:rsidP="00DA60C2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
@@ -80,75 +80,73 @@
         <w:t xml:space="preserve">onflict of </w:t>
       </w:r>
       <w:r w:rsidR="00C91E57">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Interest </w:t>
       </w:r>
       <w:r w:rsidR="0084697C" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC6D165" w14:textId="6DD3FA3F" w:rsidR="00297558" w:rsidRDefault="00C12596" w:rsidP="00297558">
+    <w:p w14:paraId="6353C280" w14:textId="1EEDE940" w:rsidR="00531816" w:rsidRPr="00531816" w:rsidRDefault="00531816" w:rsidP="004260ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12596">
+      <w:r w:rsidRPr="00531816">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transactions on Data Science with Applications</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="01322169" w14:textId="2BAEE653" w:rsidR="00EE30F2" w:rsidRPr="00F232D2" w:rsidRDefault="0084697C" w:rsidP="00FA072D">
+    <w:p w14:paraId="01322169" w14:textId="1B58995C" w:rsidR="00EE30F2" w:rsidRPr="00F232D2" w:rsidRDefault="0084697C" w:rsidP="00FA072D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00DA60C2" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -417,69 +415,69 @@
       <w:r w:rsidR="00DA60C2" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9034B" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00DA60C2" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>content, tables, images</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">content, tables, </w:t>
+      </w:r>
+      <w:r w:rsidR="00531816">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00DA60C2" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and... </w:t>
+        <w:t xml:space="preserve">images </w:t>
       </w:r>
       <w:r w:rsidR="00B9034B" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00DA60C2" w:rsidRPr="00F232D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>as been delegated to the publisher.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3873F6" w14:textId="76FFDC2E" w:rsidR="00A600A0" w:rsidRPr="00F232D2" w:rsidRDefault="00B9034B" w:rsidP="00A600A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
@@ -508,51 +506,51 @@
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="136525" cy="136525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Graphic 1" descr="Checkmark"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="checkmark.svg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns="" r:embed="rId8"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="136525" cy="136525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -1643,498 +1641,502 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04958E1E" w14:textId="7879C945" w:rsidR="00B0013F" w:rsidRPr="00F232D2" w:rsidRDefault="00B0013F" w:rsidP="00B0013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="402B230E" w14:textId="1B29D120" w:rsidR="00B0013F" w:rsidRPr="00F232D2" w:rsidRDefault="00B0013F" w:rsidP="00B0013F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B0013F" w:rsidRPr="00F232D2" w:rsidSect="002502D2">
+    <w:sectPr w:rsidR="00B0013F" w:rsidRPr="00F232D2" w:rsidSect="00CA0AC7">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="990" w:right="810" w:bottom="540" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D7F185D" w14:textId="77777777" w:rsidR="00FB78CC" w:rsidRDefault="00FB78CC" w:rsidP="00B0013F">
+    <w:p w14:paraId="0622431D" w14:textId="77777777" w:rsidR="004F529C" w:rsidRDefault="004F529C" w:rsidP="00B0013F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="063FC5E2" w14:textId="77777777" w:rsidR="00FB78CC" w:rsidRDefault="00FB78CC" w:rsidP="00B0013F">
+    <w:p w14:paraId="115E7C06" w14:textId="77777777" w:rsidR="004F529C" w:rsidRDefault="004F529C" w:rsidP="00B0013F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
-    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56FCE188" w14:textId="77777777" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46EFA861" w14:textId="77777777" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BF3731A" w14:textId="77777777" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E63D632" w14:textId="77777777" w:rsidR="00FB78CC" w:rsidRDefault="00FB78CC" w:rsidP="00B0013F">
+    <w:p w14:paraId="64752327" w14:textId="77777777" w:rsidR="004F529C" w:rsidRDefault="004F529C" w:rsidP="00B0013F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B2B0360" w14:textId="77777777" w:rsidR="00FB78CC" w:rsidRDefault="00FB78CC" w:rsidP="00B0013F">
+    <w:p w14:paraId="3251FE06" w14:textId="77777777" w:rsidR="004F529C" w:rsidRDefault="004F529C" w:rsidP="00B0013F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35DAB622" w14:textId="6D82E3A2" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2653F133" w14:textId="51639CA3" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FADDB80" w14:textId="478251A4" w:rsidR="00B0013F" w:rsidRDefault="00B0013F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MrE0M7IwtLA0tDQ0NbdQ0lEKTi0uzszPAykwrwUAX9qD5SwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B7521A"/>
     <w:rsid w:val="00000CAD"/>
     <w:rsid w:val="00005489"/>
     <w:rsid w:val="000167C8"/>
     <w:rsid w:val="00043461"/>
     <w:rsid w:val="00045FF9"/>
     <w:rsid w:val="000709C5"/>
     <w:rsid w:val="0007781E"/>
     <w:rsid w:val="00097690"/>
     <w:rsid w:val="000A4D8B"/>
     <w:rsid w:val="000B05A4"/>
     <w:rsid w:val="000D6F0D"/>
     <w:rsid w:val="000F42A4"/>
     <w:rsid w:val="0010199C"/>
     <w:rsid w:val="001061C6"/>
     <w:rsid w:val="001823D0"/>
     <w:rsid w:val="00195CB8"/>
     <w:rsid w:val="001A0556"/>
     <w:rsid w:val="001A2E47"/>
     <w:rsid w:val="001B627B"/>
     <w:rsid w:val="001D45BB"/>
     <w:rsid w:val="001E603C"/>
     <w:rsid w:val="001F0C66"/>
     <w:rsid w:val="00206B4D"/>
     <w:rsid w:val="00232FD2"/>
     <w:rsid w:val="00243040"/>
-    <w:rsid w:val="002502D2"/>
     <w:rsid w:val="002604F7"/>
     <w:rsid w:val="00274B0A"/>
     <w:rsid w:val="002752A5"/>
     <w:rsid w:val="0029117E"/>
-    <w:rsid w:val="00297558"/>
     <w:rsid w:val="002A183C"/>
     <w:rsid w:val="002B2B36"/>
     <w:rsid w:val="002B4C90"/>
     <w:rsid w:val="002C08AD"/>
     <w:rsid w:val="002D2BF1"/>
     <w:rsid w:val="002F5F0C"/>
     <w:rsid w:val="00321C97"/>
     <w:rsid w:val="0032641D"/>
     <w:rsid w:val="0034492B"/>
     <w:rsid w:val="00352BF6"/>
     <w:rsid w:val="00363065"/>
     <w:rsid w:val="00370AED"/>
     <w:rsid w:val="0038612B"/>
     <w:rsid w:val="00387123"/>
     <w:rsid w:val="003A6290"/>
     <w:rsid w:val="003A77BA"/>
     <w:rsid w:val="003B491A"/>
     <w:rsid w:val="003C7AB6"/>
     <w:rsid w:val="003D377F"/>
     <w:rsid w:val="003D45E6"/>
     <w:rsid w:val="003F1EE4"/>
     <w:rsid w:val="004060D5"/>
     <w:rsid w:val="00415CC2"/>
     <w:rsid w:val="00421AE6"/>
+    <w:rsid w:val="004260ED"/>
     <w:rsid w:val="00430819"/>
     <w:rsid w:val="004431B3"/>
+    <w:rsid w:val="004437B9"/>
     <w:rsid w:val="0045540F"/>
     <w:rsid w:val="0047159D"/>
     <w:rsid w:val="00490F0C"/>
     <w:rsid w:val="004A2C6A"/>
     <w:rsid w:val="004A3997"/>
     <w:rsid w:val="004C3A40"/>
     <w:rsid w:val="004F26BF"/>
+    <w:rsid w:val="004F529C"/>
     <w:rsid w:val="00522774"/>
+    <w:rsid w:val="00531816"/>
     <w:rsid w:val="00553CD6"/>
     <w:rsid w:val="00585E72"/>
     <w:rsid w:val="00592E53"/>
     <w:rsid w:val="005C0FF9"/>
     <w:rsid w:val="005D22E0"/>
     <w:rsid w:val="005F3912"/>
     <w:rsid w:val="005F70F4"/>
     <w:rsid w:val="0063548A"/>
     <w:rsid w:val="006735DD"/>
     <w:rsid w:val="006B4722"/>
     <w:rsid w:val="006B518B"/>
     <w:rsid w:val="006C4640"/>
     <w:rsid w:val="006D3D98"/>
     <w:rsid w:val="006D6CE4"/>
     <w:rsid w:val="006F202C"/>
     <w:rsid w:val="007039BD"/>
     <w:rsid w:val="0070730B"/>
     <w:rsid w:val="007469E5"/>
     <w:rsid w:val="0077204A"/>
     <w:rsid w:val="0078105A"/>
     <w:rsid w:val="007863E9"/>
     <w:rsid w:val="0079243A"/>
     <w:rsid w:val="0079472D"/>
+    <w:rsid w:val="00795DFB"/>
     <w:rsid w:val="007A4AB6"/>
     <w:rsid w:val="007C37CE"/>
     <w:rsid w:val="007F082A"/>
     <w:rsid w:val="0084697C"/>
     <w:rsid w:val="00860D1C"/>
     <w:rsid w:val="008C0086"/>
     <w:rsid w:val="008C562E"/>
     <w:rsid w:val="008D3099"/>
     <w:rsid w:val="008D7A26"/>
     <w:rsid w:val="009255A9"/>
     <w:rsid w:val="009410E0"/>
     <w:rsid w:val="00946D47"/>
     <w:rsid w:val="009504F9"/>
     <w:rsid w:val="0095256C"/>
     <w:rsid w:val="009670DF"/>
     <w:rsid w:val="00991EE1"/>
     <w:rsid w:val="009C01CC"/>
     <w:rsid w:val="009C2A53"/>
     <w:rsid w:val="009E49C2"/>
     <w:rsid w:val="00A0225E"/>
     <w:rsid w:val="00A03D19"/>
     <w:rsid w:val="00A24520"/>
     <w:rsid w:val="00A51A7B"/>
     <w:rsid w:val="00A54396"/>
     <w:rsid w:val="00A600A0"/>
     <w:rsid w:val="00A771D3"/>
     <w:rsid w:val="00A90D6B"/>
     <w:rsid w:val="00AA19E3"/>
     <w:rsid w:val="00AD4D27"/>
     <w:rsid w:val="00AE171F"/>
     <w:rsid w:val="00AE2364"/>
     <w:rsid w:val="00AE54E8"/>
     <w:rsid w:val="00AF409C"/>
     <w:rsid w:val="00B0013F"/>
     <w:rsid w:val="00B10FB0"/>
     <w:rsid w:val="00B36D20"/>
     <w:rsid w:val="00B4260F"/>
     <w:rsid w:val="00B56A88"/>
     <w:rsid w:val="00B65206"/>
     <w:rsid w:val="00B7521A"/>
     <w:rsid w:val="00B842B2"/>
     <w:rsid w:val="00B9034B"/>
+    <w:rsid w:val="00BB3FDC"/>
     <w:rsid w:val="00BC1C72"/>
     <w:rsid w:val="00BF55C8"/>
     <w:rsid w:val="00C0100D"/>
     <w:rsid w:val="00C043DD"/>
-    <w:rsid w:val="00C12596"/>
     <w:rsid w:val="00C21BBB"/>
     <w:rsid w:val="00C23148"/>
     <w:rsid w:val="00C24620"/>
     <w:rsid w:val="00C32598"/>
     <w:rsid w:val="00C32DB9"/>
     <w:rsid w:val="00C51B13"/>
     <w:rsid w:val="00C61204"/>
     <w:rsid w:val="00C6506E"/>
     <w:rsid w:val="00C75030"/>
     <w:rsid w:val="00C8151F"/>
     <w:rsid w:val="00C91E57"/>
     <w:rsid w:val="00C94246"/>
+    <w:rsid w:val="00CA0AC7"/>
     <w:rsid w:val="00CB57F1"/>
     <w:rsid w:val="00CC5992"/>
     <w:rsid w:val="00CD0079"/>
     <w:rsid w:val="00CF3B9A"/>
     <w:rsid w:val="00D0274E"/>
     <w:rsid w:val="00D12C4C"/>
     <w:rsid w:val="00D13D38"/>
     <w:rsid w:val="00D15112"/>
     <w:rsid w:val="00D3379D"/>
     <w:rsid w:val="00D50FD4"/>
     <w:rsid w:val="00D646C4"/>
     <w:rsid w:val="00D651F3"/>
     <w:rsid w:val="00D72A94"/>
     <w:rsid w:val="00D833BC"/>
     <w:rsid w:val="00DA60C2"/>
     <w:rsid w:val="00DF2C5B"/>
     <w:rsid w:val="00E15758"/>
     <w:rsid w:val="00E16430"/>
     <w:rsid w:val="00E47C2A"/>
     <w:rsid w:val="00E646F2"/>
     <w:rsid w:val="00E80F70"/>
     <w:rsid w:val="00E96F3B"/>
     <w:rsid w:val="00EA0CC2"/>
     <w:rsid w:val="00EB219A"/>
     <w:rsid w:val="00EE30F2"/>
     <w:rsid w:val="00EE7D26"/>
     <w:rsid w:val="00F2253C"/>
     <w:rsid w:val="00F232D2"/>
     <w:rsid w:val="00F25035"/>
     <w:rsid w:val="00F27E02"/>
     <w:rsid w:val="00F42C60"/>
     <w:rsid w:val="00F52EDC"/>
     <w:rsid w:val="00F612B7"/>
     <w:rsid w:val="00F95C9B"/>
     <w:rsid w:val="00FA072D"/>
-    <w:rsid w:val="00FB78CC"/>
     <w:rsid w:val="00FE4721"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="081DC712"/>
   <w15:docId w15:val="{E01D18FB-E1A7-41B2-8B10-CBCE0815AF1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2178,51 +2180,51 @@
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2462,50 +2464,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B7521A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -2656,55 +2663,66 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B0013F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B0013F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00531816"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="583732720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="605503685">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2989,86 +3007,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC6F5275-BD43-4D23-B23C-0C0ADA232FF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C54500C-9DE2-41CE-8834-793182E2DC46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>267</Words>
-  <Characters>1524</Characters>
+  <Words>266</Words>
+  <Characters>1521</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1788</CharactersWithSpaces>
+  <CharactersWithSpaces>1784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dr.Nouri</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>982638766d9c5dd903091fa4ee5624292d8cd992924bddcd8c93ec6eb48001c9</vt:lpwstr>
   </property>
 </Properties>
 </file>