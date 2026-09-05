--- v0 (2025-10-07)
+++ v1 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73C5F91B" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="004476FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -86,84 +86,95 @@
     <w:p w14:paraId="4D71ABAA" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="00070250">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Author warrants that the paper is the Author’s original work, has not been published before, and is not currently under consideration for publication elsewhere; and that the paper contains no libelous or unlawful statements and that it in no way infringes the rights of others, and that the Author, as the owner of the copyright, is entitled to make this assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD37F69" w14:textId="0177661F" w:rsidR="005B6220" w:rsidRPr="005B6220" w:rsidRDefault="0013089F" w:rsidP="002837B2">
+    <w:p w14:paraId="1CD37F69" w14:textId="681EFDA6" w:rsidR="005B6220" w:rsidRPr="005B6220" w:rsidRDefault="0013089F" w:rsidP="00ED7C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6220">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am/we are the sole author(s) of the paper and maintain the authority to enter into this agreement and the </w:t>
       </w:r>
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transactions on Data Science with Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CBB323" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="005B6220" w:rsidRDefault="0013089F" w:rsidP="00070250">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6220">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -558,230 +569,231 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I/we have taken due care that the scientific knowledge, historical data, evidential artifacts, figures and all other statements contained in the paper conform to true facts and authentic formula and will not, if followed precisely, be detrimental to the user.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35104F41" w14:textId="55F54CCD" w:rsidR="0013089F" w:rsidRPr="005B6220" w:rsidRDefault="0013089F" w:rsidP="002837B2">
+    <w:p w14:paraId="35104F41" w14:textId="2C442C93" w:rsidR="0013089F" w:rsidRPr="005B6220" w:rsidRDefault="0013089F" w:rsidP="00ED7C7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6220">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I/we permit the adaptation, preparation of derivative works, oral presentation or distribution, along with the commercial application of the work. Copyright is given at the Organizational level and so </w:t>
       </w:r>
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transactions on Data Science with Applications</w:t>
       </w:r>
-      <w:r w:rsidR="00070250" w:rsidRPr="00070250">
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6220">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">can determine the journal in which the paper is to be published or change it at any point of time which the paper is being published. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBD30AD" w14:textId="7C349FDD" w:rsidR="00070250" w:rsidRPr="00070250" w:rsidRDefault="0013089F" w:rsidP="002837B2">
-[...79 lines deleted...]
-    <w:p w14:paraId="6E01424C" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="00070250" w:rsidRDefault="0013089F" w:rsidP="00070250">
+    <w:p w14:paraId="020ED279" w14:textId="77777777" w:rsidR="00F16187" w:rsidRPr="00F16187" w:rsidRDefault="0013089F" w:rsidP="0093072E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00070250">
+      <w:r w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="383336"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No responsibility is assumed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transactions on Data Science with Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="383336"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its staff or members of the editorial board for any injury and/or damage to persons or property as a matter of products liability, negligence or otherwise, or from any use or operation of any methods, products instruction, advertisements or ideas contained in a publication by </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transactions on Data Science with Applications</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E01424C" w14:textId="48B5D08F" w:rsidR="0013089F" w:rsidRPr="00F16187" w:rsidRDefault="0013089F" w:rsidP="0093072E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="383336"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Author confirms title of paper, all part of paper, authors name and his/her affiliation. After this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00070250">
+      <w:r w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00070250">
+      <w:r w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> we can’t make any change in final version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41595B90" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC" w:rsidP="004476FC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -809,86 +821,86 @@
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BFB9479" w14:textId="77777777" w:rsidR="006A3B4F" w:rsidRDefault="006A3B4F" w:rsidP="00CB2D7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7BA8A5" w14:textId="2C3BF8C3" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="002837B2">
+    <w:p w14:paraId="4D7BA8A5" w14:textId="76101A83" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="00ED7C7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Journal Title</w:t>
       </w:r>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
+      <w:r w:rsidR="00F16187" w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transactions on Data Science with Applications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C018EBF" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="0013089F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -967,225 +979,212 @@
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31768BEE" w14:textId="77777777" w:rsidR="006A3B4F" w:rsidRDefault="006A3B4F" w:rsidP="0013089F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE3033B" w14:textId="77777777" w:rsidR="006A3B4F" w:rsidRDefault="006A3B4F" w:rsidP="0013089F">
+    <w:p w14:paraId="3EFFA9C7" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="00F16187">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="383336"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>The Editor,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B81CD2" w14:textId="5C192AC2" w:rsidR="001D7F83" w:rsidRDefault="002837B2" w:rsidP="00070250">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1EA927E9" w14:textId="77777777" w:rsidR="00F16187" w:rsidRDefault="00F16187" w:rsidP="00F16187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002837B2">
+      <w:r w:rsidRPr="00F16187">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transactions on Data Science with Applications</w:t>
       </w:r>
+      <w:r w:rsidRPr="00F16187">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BCC2056" w14:textId="5B18695D" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="002837B2">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1BCC2056" w14:textId="0666B10C" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="00F16187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
+      <w:r w:rsidR="00F16187">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tdsa</w:t>
       </w:r>
       <w:r w:rsidR="00CB2D7A" w:rsidRPr="00CB2D7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidR="009C348E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reapress.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01015298" w14:textId="5765B581" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="002837B2">
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="01015298" w14:textId="5FD0C48E" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="00F16187">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013089F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
       <w:r w:rsidR="00CB2D7A" w:rsidRPr="00CB2D7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>http://www.</w:t>
       </w:r>
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
-[...2 lines deleted...]
-      <w:r w:rsidR="002837B2" w:rsidRPr="002837B2">
+      <w:r w:rsidR="00F16187">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tdsa</w:t>
       </w:r>
       <w:r w:rsidR="00F21CD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.reapress</w:t>
       </w:r>
       <w:r w:rsidR="00CB2D7A" w:rsidRPr="00CB2D7A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.com/</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="2ACA5268" w14:textId="77777777" w:rsidR="0013089F" w:rsidRPr="0013089F" w:rsidRDefault="0013089F" w:rsidP="0013089F">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC83AAC" w14:textId="77777777" w:rsidR="00794DE0" w:rsidRDefault="00794DE0" w:rsidP="00EB50E0">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="527FA420" w14:textId="77777777" w:rsidR="00794DE0" w:rsidRDefault="00794DE0" w:rsidP="00EB50E0">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
@@ -1199,94 +1198,94 @@
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C8C74CC" w14:textId="77777777" w:rsidR="00794DE0" w:rsidRDefault="00794DE0" w:rsidP="00EB50E0">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6369A0BB" w14:textId="77777777" w:rsidR="00794DE0" w:rsidRPr="00EB50E0" w:rsidRDefault="00794DE0" w:rsidP="00EB50E0">
       <w:pPr>
         <w:pStyle w:val="reference"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00794DE0" w:rsidRPr="00EB50E0" w:rsidSect="000655D9">
+    <w:sectPr w:rsidR="00794DE0" w:rsidRPr="00EB50E0" w:rsidSect="00577E88">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="737" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="291ACCF9" w14:textId="77777777" w:rsidR="00A51A72" w:rsidRDefault="00A51A72" w:rsidP="00AF4B9D">
+    <w:p w14:paraId="2E53C46D" w14:textId="77777777" w:rsidR="00CE7806" w:rsidRDefault="00CE7806" w:rsidP="00AF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ED51E92" w14:textId="77777777" w:rsidR="00A51A72" w:rsidRDefault="00A51A72" w:rsidP="00AF4B9D">
+    <w:p w14:paraId="3BDD205D" w14:textId="77777777" w:rsidR="00CE7806" w:rsidRDefault="00CE7806" w:rsidP="00AF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1307,139 +1306,140 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EurostileTEE">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yagut">
-    <w:altName w:val="RomanS"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A6785DF" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4856AE5D" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734DC5E8" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37B72647" w14:textId="77777777" w:rsidR="00A51A72" w:rsidRDefault="00A51A72" w:rsidP="00AF4B9D">
+    <w:p w14:paraId="5BF6550B" w14:textId="77777777" w:rsidR="00CE7806" w:rsidRDefault="00CE7806" w:rsidP="00AF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B0E65F4" w14:textId="77777777" w:rsidR="00A51A72" w:rsidRDefault="00A51A72" w:rsidP="00AF4B9D">
+    <w:p w14:paraId="11D3CAA9" w14:textId="77777777" w:rsidR="00CE7806" w:rsidRDefault="00CE7806" w:rsidP="00AF4B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67EEB943" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E1D47E0" w14:textId="77777777" w:rsidR="005E0908" w:rsidRPr="005E0908" w:rsidRDefault="00E27879" w:rsidP="005E0908">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C74296">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C74296">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
@@ -1505,61 +1505,61 @@
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="005E0908" w:rsidRPr="005E0908">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Instruction of style of papers submitted to IJRIE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="045B32EC" w14:textId="77777777" w:rsidR="00E27879" w:rsidRDefault="00E27879">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BC9FCD3" w14:textId="77777777" w:rsidR="004476FC" w:rsidRDefault="004476FC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FBA7AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="623CF736"/>
     <w:lvl w:ilvl="0" w:tplc="59A0B362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="Arial Unicode MS" w:hint="default"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2533,204 +2533,205 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="846873224">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1678195531">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1739546426">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="372509790">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1067386416">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="165902958">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="676687011">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2042898078">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1101535591">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="55012983">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MbQwtjA1NzAxMjMwNzZQ0lEKTi0uzszPAykwrAUAip+2KCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00634767"/>
     <w:rsid w:val="000123D3"/>
     <w:rsid w:val="000126C4"/>
     <w:rsid w:val="000161C3"/>
     <w:rsid w:val="00027C9F"/>
     <w:rsid w:val="00034BA2"/>
     <w:rsid w:val="000377CC"/>
     <w:rsid w:val="0004073E"/>
     <w:rsid w:val="00060AD1"/>
-    <w:rsid w:val="000655D9"/>
     <w:rsid w:val="00070250"/>
     <w:rsid w:val="0008227A"/>
     <w:rsid w:val="000941EF"/>
     <w:rsid w:val="000A6B1F"/>
     <w:rsid w:val="000B0562"/>
     <w:rsid w:val="000B08D9"/>
     <w:rsid w:val="000C3E76"/>
     <w:rsid w:val="000C7C8B"/>
     <w:rsid w:val="000C7FC9"/>
     <w:rsid w:val="000D48B3"/>
     <w:rsid w:val="00105995"/>
     <w:rsid w:val="0011620E"/>
     <w:rsid w:val="0013089F"/>
     <w:rsid w:val="00150437"/>
     <w:rsid w:val="001773B7"/>
     <w:rsid w:val="00181D70"/>
     <w:rsid w:val="00183136"/>
     <w:rsid w:val="001A1B9D"/>
     <w:rsid w:val="001A3A64"/>
     <w:rsid w:val="001B3722"/>
     <w:rsid w:val="001B6CBD"/>
-    <w:rsid w:val="001D7F83"/>
     <w:rsid w:val="001E5942"/>
     <w:rsid w:val="001F4229"/>
     <w:rsid w:val="001F655E"/>
     <w:rsid w:val="00217CDA"/>
     <w:rsid w:val="00222D7D"/>
     <w:rsid w:val="00227CD1"/>
     <w:rsid w:val="002365A9"/>
     <w:rsid w:val="00255DAB"/>
     <w:rsid w:val="00256530"/>
     <w:rsid w:val="0026160F"/>
     <w:rsid w:val="00267FBD"/>
     <w:rsid w:val="00272A8C"/>
     <w:rsid w:val="00275E9C"/>
     <w:rsid w:val="002765F0"/>
     <w:rsid w:val="00283321"/>
-    <w:rsid w:val="002837B2"/>
     <w:rsid w:val="0028722B"/>
     <w:rsid w:val="002A3632"/>
     <w:rsid w:val="002F61EC"/>
     <w:rsid w:val="0030731E"/>
     <w:rsid w:val="003235F4"/>
     <w:rsid w:val="00323C33"/>
     <w:rsid w:val="00372EE5"/>
     <w:rsid w:val="003835B8"/>
     <w:rsid w:val="00384DDB"/>
     <w:rsid w:val="0038689B"/>
     <w:rsid w:val="00387FF8"/>
     <w:rsid w:val="003A2A2F"/>
     <w:rsid w:val="003C0586"/>
     <w:rsid w:val="003C57F7"/>
     <w:rsid w:val="003E3DFC"/>
     <w:rsid w:val="003E47F1"/>
     <w:rsid w:val="003F5595"/>
     <w:rsid w:val="004023CA"/>
     <w:rsid w:val="00407D56"/>
     <w:rsid w:val="004125F0"/>
     <w:rsid w:val="00417A6C"/>
     <w:rsid w:val="004213A9"/>
     <w:rsid w:val="00422FF0"/>
     <w:rsid w:val="0043386F"/>
+    <w:rsid w:val="004437B9"/>
     <w:rsid w:val="00445324"/>
     <w:rsid w:val="004476FC"/>
     <w:rsid w:val="00467558"/>
     <w:rsid w:val="0047589D"/>
     <w:rsid w:val="00486B52"/>
     <w:rsid w:val="00487C04"/>
     <w:rsid w:val="004E26B8"/>
     <w:rsid w:val="004F2CE0"/>
     <w:rsid w:val="00500A31"/>
     <w:rsid w:val="005011C9"/>
     <w:rsid w:val="00512F06"/>
     <w:rsid w:val="00545EAA"/>
     <w:rsid w:val="00562F2D"/>
     <w:rsid w:val="00573006"/>
     <w:rsid w:val="005756BF"/>
+    <w:rsid w:val="00577E88"/>
     <w:rsid w:val="00584458"/>
     <w:rsid w:val="005A0327"/>
     <w:rsid w:val="005B6220"/>
+    <w:rsid w:val="005D16C8"/>
     <w:rsid w:val="005D3D72"/>
     <w:rsid w:val="005E0908"/>
     <w:rsid w:val="005E3158"/>
     <w:rsid w:val="005E5523"/>
     <w:rsid w:val="005F5BFC"/>
     <w:rsid w:val="0060322C"/>
     <w:rsid w:val="00614082"/>
     <w:rsid w:val="00617B38"/>
     <w:rsid w:val="00620F80"/>
     <w:rsid w:val="00631DF1"/>
     <w:rsid w:val="00634767"/>
     <w:rsid w:val="00641A57"/>
     <w:rsid w:val="00652939"/>
     <w:rsid w:val="006643F9"/>
     <w:rsid w:val="00665AD1"/>
     <w:rsid w:val="006726B1"/>
     <w:rsid w:val="00697DDC"/>
     <w:rsid w:val="006A29A6"/>
     <w:rsid w:val="006A3B4F"/>
     <w:rsid w:val="006C1478"/>
     <w:rsid w:val="006D5309"/>
     <w:rsid w:val="006F1CFE"/>
     <w:rsid w:val="00705184"/>
     <w:rsid w:val="00717F42"/>
     <w:rsid w:val="007210FE"/>
@@ -2754,171 +2755,174 @@
     <w:rsid w:val="00851ACB"/>
     <w:rsid w:val="008526B3"/>
     <w:rsid w:val="0085359F"/>
     <w:rsid w:val="0085756E"/>
     <w:rsid w:val="0087704F"/>
     <w:rsid w:val="008A3186"/>
     <w:rsid w:val="008B689C"/>
     <w:rsid w:val="008E21FE"/>
     <w:rsid w:val="008E6924"/>
     <w:rsid w:val="008F6C2D"/>
     <w:rsid w:val="008F6FF1"/>
     <w:rsid w:val="009041B4"/>
     <w:rsid w:val="0092250E"/>
     <w:rsid w:val="00936FCD"/>
     <w:rsid w:val="00977CD3"/>
     <w:rsid w:val="0098684F"/>
     <w:rsid w:val="00996A9D"/>
     <w:rsid w:val="009A3B95"/>
     <w:rsid w:val="009A5EB8"/>
     <w:rsid w:val="009B286A"/>
     <w:rsid w:val="009B57DF"/>
     <w:rsid w:val="009C025B"/>
     <w:rsid w:val="009C2322"/>
     <w:rsid w:val="009C348E"/>
     <w:rsid w:val="009E06A8"/>
-    <w:rsid w:val="00A51A72"/>
     <w:rsid w:val="00A73D4A"/>
     <w:rsid w:val="00A746FF"/>
     <w:rsid w:val="00A75B6B"/>
     <w:rsid w:val="00A832A8"/>
     <w:rsid w:val="00A90D48"/>
     <w:rsid w:val="00AA1C4E"/>
     <w:rsid w:val="00AD4917"/>
     <w:rsid w:val="00AE538F"/>
     <w:rsid w:val="00AF4B9D"/>
     <w:rsid w:val="00B0552D"/>
     <w:rsid w:val="00B33C39"/>
     <w:rsid w:val="00B33DF3"/>
     <w:rsid w:val="00B51433"/>
     <w:rsid w:val="00B76F0F"/>
     <w:rsid w:val="00B80B6A"/>
     <w:rsid w:val="00B82ED6"/>
     <w:rsid w:val="00B93D44"/>
     <w:rsid w:val="00BA2C96"/>
     <w:rsid w:val="00BA6EBC"/>
     <w:rsid w:val="00BB3C85"/>
     <w:rsid w:val="00BC37FD"/>
     <w:rsid w:val="00BF3FD0"/>
     <w:rsid w:val="00C176B4"/>
     <w:rsid w:val="00C206AB"/>
     <w:rsid w:val="00C41F93"/>
     <w:rsid w:val="00C470C0"/>
     <w:rsid w:val="00C65AA3"/>
     <w:rsid w:val="00C7094F"/>
     <w:rsid w:val="00C8388E"/>
     <w:rsid w:val="00C97480"/>
     <w:rsid w:val="00CB280E"/>
     <w:rsid w:val="00CB2D7A"/>
     <w:rsid w:val="00CB5C5C"/>
     <w:rsid w:val="00CB7778"/>
     <w:rsid w:val="00CC5DAE"/>
     <w:rsid w:val="00CE18F7"/>
+    <w:rsid w:val="00CE7806"/>
     <w:rsid w:val="00CF23D1"/>
     <w:rsid w:val="00D40DB6"/>
     <w:rsid w:val="00D50A68"/>
     <w:rsid w:val="00DA6556"/>
     <w:rsid w:val="00DB0B92"/>
     <w:rsid w:val="00DC5EA6"/>
     <w:rsid w:val="00E1438E"/>
     <w:rsid w:val="00E15E4E"/>
     <w:rsid w:val="00E23773"/>
     <w:rsid w:val="00E27879"/>
     <w:rsid w:val="00E41A4F"/>
     <w:rsid w:val="00E567A6"/>
     <w:rsid w:val="00E6271D"/>
     <w:rsid w:val="00E713AF"/>
     <w:rsid w:val="00E852CB"/>
     <w:rsid w:val="00EA1CC1"/>
     <w:rsid w:val="00EB1A00"/>
     <w:rsid w:val="00EB50E0"/>
     <w:rsid w:val="00EC3208"/>
     <w:rsid w:val="00ED547B"/>
+    <w:rsid w:val="00ED7C7B"/>
     <w:rsid w:val="00EE1BA9"/>
     <w:rsid w:val="00EF7601"/>
     <w:rsid w:val="00F02528"/>
     <w:rsid w:val="00F05465"/>
     <w:rsid w:val="00F14D7B"/>
+    <w:rsid w:val="00F16187"/>
     <w:rsid w:val="00F21CD6"/>
     <w:rsid w:val="00F311DB"/>
     <w:rsid w:val="00F36F77"/>
     <w:rsid w:val="00F4068A"/>
     <w:rsid w:val="00F74D73"/>
     <w:rsid w:val="00F904D8"/>
+    <w:rsid w:val="00F915E9"/>
     <w:rsid w:val="00F96682"/>
     <w:rsid w:val="00FC0B87"/>
     <w:rsid w:val="00FE3E5F"/>
     <w:rsid w:val="00FF5D72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="04BE3DC7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{49AC15D3-2D3B-4EEB-99DE-150D2E619C45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3246,50 +3250,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00751C78"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="142"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00832165"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="0"/>
@@ -4732,51 +4741,51 @@
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0013089F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="623996857">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -5028,60 +5037,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E26E200-BB3A-4F8E-8507-DBE76001F549}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4165248-A057-4E0B-BA57-C11C70493D31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>363</Words>
   <Characters>2075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>